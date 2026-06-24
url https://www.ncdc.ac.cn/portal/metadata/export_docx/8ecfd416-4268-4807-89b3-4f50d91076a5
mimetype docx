--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：张掖-盈科飞行区机载LiDAR数据集（2008年6月20日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne LIDAR data set in Zhangye Yingke flight area (June 20, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: Airborne LIDAR data set in Zhangye Yingke flight area (June 20, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1727.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1727.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB1727.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为机载激光雷达（LiDAR）传感器于2008年06月20日获取，地点在张掖-盈科飞行区。   飞行传感器为激光雷达和真彩色CCD相机。原始数据经过处理，发布的产品为激光点云，包含单次回波（”.LAS”数据文件）和全波形（”.lgc”数据文件和”*.lgc”数据文件）、CCD图像、DEM、DSM、正射影像。因为数据集中包含高分辨率影像，用户需提交申请并通过审批后才能获得。数据处理时间为2008年8月。</w:t>
+        <w:t xml:space="preserve">This data set was acquired by airborne lidar sensor on June 20, 2008 in Zhangye Yingke flight area. The flight sensors are lidar and true color CCD camera. After processing the original data, the released product is laser point cloud, including single echo ("&lt; EM &gt;. Las" data file) and full waveform ("&lt; / EM &gt;. LGC" data file and "*. LGC" data file), CCD image, DEM, DSM and Orthophoto Image. Because the dataset contains high-resolution images, users need to submit an application and obtain it after approval. The data processing time is August 2008. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为机载激光雷达（LiDAR）传感器于2008年06月20日获取，地点在张掖-盈科飞行区。数据处理时间为2008年8月，原始数据包括14条航线。</w:t>
+        <w:t xml:space="preserve">  This data set was acquired by airborne lidar sensor on June 20, 2008 in Zhangye Yingke flight area. The data processing time is August 2008, and the original data includes 14 routes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据经过处理，发布的产品为激光点云，包含单次回波（”.LAS”数据文件）和全波形（”.lgc”数据文件和”*.lgc”数据文件）、CCD图像、DEM、DSM、正射影像。</w:t>
+        <w:t xml:space="preserve"> After processing the original data, the released product is laser point cloud, including single echo (". Las" data file) and full waveform (". LGC" data file and "*. LGC" data file), CCD image, DEM, DSM and Orthophoto Image.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/29-2008/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/29-2008/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,盈科绿洲加密观测区,张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Hydrological experimental area of arid area in the middle reaches, Yingke oasis intensive observation area, Zhangye intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:15.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">机载激光雷达, 机载 地面遥感, 机载遥感, CCD相机</w:t>
+        <w:t xml:space="preserve">Theme:Airborne lidar, airborne ground remote sensing, airborne remote sensing, CCD camera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  盈科绿洲加密观测区,  张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  hydrological experimental area of arid area in the middle reaches,  Yingke oasis intensive observation area,  Zhangye intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维,  刘清旺,  何祺胜,  李新,  马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Zhou Mengwei,  Liu Qingwang,  HE Qisheng,  LI Xin,  Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周梦维,刘清旺,何祺胜,李新,马明国. 黑河综合遥感联合试验：张掖-盈科飞行区机载LiDAR数据集（2008年6月20日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB1727.2023.</w:t>
+        <w:t xml:space="preserve">Zhou Mengwei, Liu Qingwang, HE Qisheng, LI Xin, Ma mingguo. Heihe integrated remote sensing joint test: Airborne LIDAR data set in Zhangye Yingke flight area (June 20, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB1727.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>