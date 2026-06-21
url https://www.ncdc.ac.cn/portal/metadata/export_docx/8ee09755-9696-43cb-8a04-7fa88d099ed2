--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游通量观测矩阵核心试验区CCD参考影像数据集（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: CCD reference image data set in the core test area of flux observation matrix in the middle reaches of Heihe River Basin (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: CCD reference image data set in the core test area of flux observation matrix in the middle reaches of Heihe River Basin (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2864.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2864.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2864.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包含HiWATER中游试验前本底参考影像和试验中期参考影像。 试验前本底参考影像由天下图利用无人机携带的CCD相机拍摄，成像时间为2011年11月8日，并完成了镶嵌生成数字镶嵌图。主要用于中游通量观测矩阵核心试验区观测系统布设方案设计。   数据格式：GeoTIFF。   地图投影：2000国家大地坐标系。</w:t>
+        <w:t xml:space="preserve">This data includes the background reference image before the test and the reference image during the test in the middle reaches of hiwater. Before the test, the background reference image was taken by Tianxia map using the CCD camera carried by the UAV. The imaging time was November 8, 2011, and the mosaic was completed to generate a digital mosaic map. It is mainly used for the layout scheme design of the observation system in the core test area of the midstream flux observation matrix. Data format: GeoTIFF. Map projection: 2000 national geodetic coordinate system </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包含HiWATER中游试验前本底参考影像和试验中期参考影像。</w:t>
+        <w:t xml:space="preserve">   This data includes the background reference image before the test and the reference image during the test in the middle reaches of hiwater</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  试验前本底参考影像由天下图利用无人机携带的CCD相机拍摄，成像时间为2011年11月8日，并完成了镶嵌生成数字镶嵌图。</w:t>
+        <w:t xml:space="preserve">   Before the test, the background reference image was taken by Tianxia map using the CCD camera carried by the UAV. The imaging time was November 8, 2011, and the mosaic was completed to generate a digital mosaic map</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/11/24-2018/11/24</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/11/24-2018/11/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">机载, 地面遥感, CCD相机</w:t>
+        <w:t xml:space="preserve">Theme:Airborne, ground remote sensing, CCD camera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  通量观测矩阵 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  flux observation matrix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游通量观测矩阵核心试验区CCD参考影像数据集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2864.2023.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: CCD reference image data set in the core test area of flux observation matrix in the middle reaches of Heihe River Basin (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2864.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">