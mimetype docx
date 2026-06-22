--- v0 (2026-06-22)
+++ v1 (2026-06-22)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Lake Area and Volume Changes in Internal Flow Basins of the Qinghai Tibet Plateau (1989-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原内流盆地湖泊面积和体积变化数据集（1989-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.5543614</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Lake Area and Volume Changes in Internal Flow Basins of the Qinghai Tibet Plateau (1989-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4055.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.5543614</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4055.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The change in lake water storage capacity is a unique indicator of natural climate change in the Qinghai Tibet Plateau (TP). However, the region still lacks comprehensive lake water storage data, especially for lakes smaller than 10 square kilometers. In this dataset, we utilized Landsat imagery and digital terrain models to conduct an annual relative lake volume (RLV) survey of 976 lakes with an area greater than 1 square kilometer in the Qinghai Tibet Plateau Internal Flow Basin (EBTP) from 1989 to 2019. Our method first identifies individual lakes, determines their analysis range, and calculates the annual lake area based on land remote sensing satellite images. Then derive the relationship between lake area and altitude, estimate the lake surface altitude, and calculate RLV. After verification and comparison with several existing datasets, it was found that our data is more reliable and comprehensive. Our research provides complete long-term lake water volume change data for the region, which is a supplement to the existing lake dataset. </w:t>
+        <w:t xml:space="preserve">  湖泊蓄水量变化是青藏高原（TP）自然气候变化的一个独特指标。然而，该地区仍然缺乏全面的湖泊蓄水量数据，尤其是小于 10 平方公里的湖泊。在本数据集中，我们利用大地遥感卫星（Landsat）影像和数字地形模型，完成了青藏高原内流盆地（EBTP）上 976 个面积大于 1 平方公里的湖泊在 1989-2019 年期间的年相对湖泊体积（RLV）普查。我们的方法首先识别单个湖泊，确定其分析范围，并根据大地遥感卫星图像计算年湖泊面积。然后推导出湖泊面积与海拔的关系，估算湖面海拔并计算 RLV。与现有的几个数据集进行验证和比较后发现，我们的数据更可靠、更全面。我们的研究为该地区提供了完整的长期湖泊水量变化数据，是对现有湖泊数据集的补充。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data used in this study includes land satellite images, global surface water data from the Joint Research Center, digital elevation models (DEM) from the Space Shuttle Radar Topography Mission (SRTM), advanced land observation satellites (ALOS) digital surface models (DSM), and some public lake storage data. The spatial resolution of ALOS and SRTM is both 30 meters, covering the study area.</w:t>
+        <w:t xml:space="preserve">   本研究使用的数据包括陆地卫星图像、联合研究中心全球地表水数据、航天飞机雷达地形图任务（SRTM）数字高程模型（DEM）、高级陆地观测卫星（ALOS）数字地表模型 （DSM）以及一些公共湖泊存储数据。ALOS 和 SRTM 的空间分辨率均为30米，覆盖研究区域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    In this study, the calculation of relative lake volume (RLV) was divided into two steps. The first step is to identify individual lakes, determine their analysis range, and calculate the annual lake area based on land remote sensing satellite images. The second step is to derive the relationship between lake area and altitude, estimate the elevation of the lake surface, and calculate the changes in lake water volume. The specific steps of the first step include three sub steps: lake identification, lake analysis scope and seed determination, water area classification and segmentation, and annual lake area calculation. The second step can be divided into deriving the lake area elevation relationship and calculating the lake RLV.</w:t>
+        <w:t xml:space="preserve">  在这项研究中，相对湖泊体积（RLV）的计算分为两个步骤。第一步是识别单个湖泊，确定其分析范围，并根据大地遥感卫星图像计算年度湖泊面积。第二步是推导湖泊面积-海拔关系，估算湖面海拔，计算湖泊水量变化。第一步的具体步骤包括三个子步骤：湖泊识别、湖泊分析范围和种子确定、水域分类和分割以及年湖泊面积计算。第二步可分为推导湖泊面积-高程关系和计算湖泊RLV。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1984/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1984/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:73.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qinghai Tibet Plateau, lake area, lake water volume</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原, 湖泊面积, 湖泊水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 78.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1533,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Junxiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王君櫹 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Junxiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王君櫹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Junxiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王君櫹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Junxiao. Dataset of Lake Area and Volume Changes in Internal Flow Basins of the Qinghai Tibet Plateau (1989-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4055.2023.</w:t>
+        <w:t xml:space="preserve">王君櫹. 青藏高原内流盆地湖泊面积和体积变化数据集（1989-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4055.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Junxiao, Wang Liuming, Li Mengyao, Zhu Liping, Li Xingong. Lake volume variation in the endorheic basin of the Tibetan Plateau from 1989 to 2019[J]. Scientific Data, 2022-10-08, 9, (1):611. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-022-01711-w.</w:t>
       </w:r>