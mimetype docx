--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doc values of water and soil water in hulugou watershed of Heihe River Basin from May to September 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013年5-9月黑河流域葫芦沟流域河水和土壤水DOC值</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3089.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Doc values of water and soil water in hulugou watershed of Heihe River Basin from May to September 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1836</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3089.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1836</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data includes doc values of river water and soil water at the outlet of hulugou small watershed from May to September 2013. Contains an excel table for DOC values of river water and soil. The sampling frequency is once a week. The sample doc value was determined by analytikjena multi n / C 3100 total nitrogen and total carbon analyzer. Sampling location: the river water sampling point is located at the outlet flow weir of hulugou small watershed in the upper reaches of Heihe River, and the soil water sampling point is located at the lower soil profile 300m above No.2 meteorological station. Monitoring elements: serial number, sampling point location, geographical coordinates, sampling time, Doc (mg / L). </w:t>
+        <w:t xml:space="preserve">本数据包含2013年5月~9月葫芦沟小流域流域出口河水和土壤水DOC值。包含一个Excel表河水土壤的DOC值。采样频率一周一次。样品DOC值是利用analytikjena multi N/C 3100总氮总碳测试仪进行测定的。采样地点：河水取样点位置为黑河上游葫芦沟小流域出口流量堰处，土壤水取样点位置为二号气象站上方300m下部土壤剖面处，监测要素：序号、采样点位置、地理坐标、采样时间、DOC（mg/L）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The sampling point of river water is located at the outlet flow weir of hulugou small watershed in the upper reaches of Heihe River, and the sampling point of soil water is located at the lower soil profile 300m above No.2 meteorological station. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">河水取样点位置为黑河上游葫芦沟小流域出口流量堰处土壤水取样点位置为二号气象站上方300m下部土壤剖面处。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The sample doc value was determined by analytikjena multi n / C 3100 total nitrogen and total carbon analyzer. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">样品DOC值是利用analytikjena multi N/C 3100总氮总碳测试仪进行测定的。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Good data quality&lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/05/01-2013/09/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/05/01-2013/09/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hulugou basin in the upper reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域上游葫芦沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:river water, DOC, Soil water</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河水, DOC, 土壤水</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hulugou,  Total basin outlet,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">葫芦沟,  总流域出口,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SUN Ziyong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙自永 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Chang qixin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">常启昕  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SUN Ziyong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孙自永</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUN Ziyong. Doc values of water and soil water in hulugou watershed of Heihe River Basin from May to September 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1836.</w:t>
+        <w:t xml:space="preserve">孙自永. 2013年5-9月黑河流域葫芦沟流域河水和土壤水DOC值. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1836.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>