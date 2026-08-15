--- v0 (2026-05-16)
+++ v1 (2026-08-15)
@@ -2241,53 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Niu Z, Kong S, Yan Q, Cheng Y, Zheng H, Hu Y, Wu J, Qin X, Dong H, Jiang W, Yan Y, Liu W, Ding F, Bai Y, Qi S. Estimation of CFC-11 emissions from coal\ combustion in China[J/OL]. Earth System Science Data, 2025, 17, (12): 6731-6746. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-6731-2025.</w:t>
+        <w:t xml:space="preserve">Niu Z, Kong S, Yan Q, Cheng Y, Zheng H, Hu Y, Wu J, Qin X, Dong H, Jiang W, Yan Y, Liu W, Ding F, Bai Y, Qi S. Estimation of CFC-11 emissions from coal\ combustion in China[J/OL]. Earth System Science Data, 2025, 17(12): 6731-6746. DOI: 10.5194/essd-17-6731-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>