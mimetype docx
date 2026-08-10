--- v0 (2026-05-16)
+++ v1 (2026-08-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: thermal infrared specific emissivity observation data set in ARW intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区热红外比辐射率观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1919.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: thermal infrared specific emissivity observation data set in ARW intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1911</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1919.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1911</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On March 14, 2008, the thermal infrared specific emissivity observation test was carried out in arrou sample 3. The measuring instrument is a portable specific emissivity meter (Patent No.: ZL 02 2 37640.2). During measurement, the quadrat is covered with 100% dry forage, and the height is less than 5cm. Since the grassland is relatively homogeneous, only the center point of each grid in arrou quadrat 3 is measured. The naming rule of each observation point is in the form of a3-9, which is expressed as the No. 9 sampling point of a rou quadrat 3. Each center point is randomly measured twice. The horizontal surface shall be selected as far as possible to ensure that the measurement angle is 45 degrees; And in strict accordance with the following requirements: （ 1) Add mirror without cover (tsky); （ 2) Mirror capping (Tcha); （ 3) No mirror, no cover (TSM) （ 4) Complete one measurement without mirror capping (TCM). To reduce the error, read 4 numbers for each observation. At the same time, the surface thermal infrared temperature (hand-held infrared thermometer) and hand-held thermal imager (FLIR thermacam) were measured simultaneously for 4 times at each central point. The calculation formula of specific emissivity is: specific emissivity = 1 - (TCM ^ 4 – TSM ^ 4) / (Tcha ^ 4 – tsky ^ 4). This data can provide basic data for remote sensing inversion algorithm of surface temperature and surface radiation energy balance. </w:t>
+        <w:t xml:space="preserve">  2008年3月14日在阿柔样方3开展了热红外比辐射率观测试验，测量仪器：便携式比辐射率测定仪（专利号：ZL 02 2 37640.2）。测量时，该样方为100%的干枯状牧草覆盖，高度＜5cm。由于草场较为均质，因此只针对阿柔样方3中每个Grid的中心点进行测量。各观测点的命名规则为A3-9的形式，表示为阿柔样方3的9号采样点。   每个中心点随机测量两次。测量时尽量选择水平地表，以保证测量角度为45度；并严格按照以下要求：   （1）加镜不加盖（Tsky）；   （2）加镜加盖（Tcha）；   （3）不加镜不加盖（Tsm）   （4）不加镜加盖（Tcm）的顺序完成一次测量。   为减小误差每个观测都读4个数。同时，在每个中心点还同步测量了4次地表热红外温度（手持式红外温度计）和手持式热像仪（FLIR ThermaCAM）测量。比辐射率的计算公式为：比辐射率=1-（Tcm^4 – Tsm^4）/（Tcha^4 – Tsky^4）。   本数据可为地表温度遥感反演算法及地表辐射能量平衡研究提供基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The naming rule of each observation point is in the form of a3-9, which is expressed as the No. 9 sampling point of a rou quadrat 3. Each center point is randomly measured twice.</w:t>
+        <w:t xml:space="preserve">  各观测点的命名规则为A3-9的形式，表示为阿柔样方3的9号采样点。每个中心点随机测量两次。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The horizontal surface shall be selected as far as possible to ensure that the measurement angle is 45 degrees; And in strict accordance with (1) adding mirrors without capping (tsky)（ 2) Mirror capping (Tcha)（ 3) Complete one measurement in the order of no mirror and no cover (TSM) and (4) no mirror and no cover (TCM). To reduce the error, read 4 numbers for each observation.</w:t>
+        <w:t xml:space="preserve">  测量时尽量选择水平地表，以保证测量角度为45度；并严格按照（1）加镜不加盖（Tsky）；（2）加镜加盖（Tcha）；（3）不加镜不加盖（Tsm）及（4）不加镜加盖（Tcm）的顺序完成一次测量。为减小误差每个观测都读4个数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/03/14-2008/03/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/03/14-2008/03/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 上游寒区水文试验区, 阿柔加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:81.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">81.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Portable specific emissivity meter, specific emissivity, thermal imager, surface radiation temperature, handheld infrared thermometer, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">便携式比辐射率测定仪, 比辐射率, 热像仪, 地表辐射温度, 手持式红外温度计, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui. Heihe River Integrated Remote Sensing joint experiment: thermal infrared specific emissivity observation data set in ARW intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1911.</w:t>
+        <w:t xml:space="preserve">晋锐. 黑河综合遥感联合试验：阿柔加密观测区热红外比辐射率观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1911.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>