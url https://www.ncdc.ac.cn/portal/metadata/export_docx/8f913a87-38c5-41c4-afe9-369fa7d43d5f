--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Soil Moisture Content Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Soil Moisture Content Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7011.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7011.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7011.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2024年南小河沟流域25个径流场，共有14个裸地坡度小区7个测点，6个林地4个测点，5个自然荒坡地5个测点及2020年35个径流场14个裸地坡度小区7个测点，6个林地4个测点，6个自然荒坡地6个测点,10个人工草地10个测点的土壤含水率观测数据。在4~10月间，每月1日、11日、21日用土钻在小区保护带内分层取样，分层深为0～10cm、10～20cm、20～40cm、40～60cm、60～80cm、80～100cm每层取样一个，用TDR法观测土壤含水量，其值为该土层土壤含水率，降雨产流后加测雨后土壤水分。</w:t>
+        <w:t xml:space="preserve">&amp; emsp; This dataset consists of 25 runoff fields in the Nanxiaohegou watershed in 2023, including 14 bare land slope zones with 7 measurement points, 6 forest land with 4 measurement points, 5 natural barren slope zones with 5 measurement points, and 35 runoff fields in 2020 with 14 bare land slope zones with 7 measurement points, 6 forest land with 4 measurement points, 6 natural barren slope zones with 6 measurement points, and 10 artificial grassland with 10 measurement points for soil moisture content observation. Between April and October, soil drills are used to collect samples in layers within the community protection zone on the 1st, 11th, and 21st of each month. Samples are taken from each layer at depths of 0-10cm, 10-20cm, 20-40cm, 40-60cm, 60-80cm, and 80-100cm. The soil moisture content is measured using the TDR method, which represents the soil moisture content of the soil layer. After rainfall and runoff, soil moisture is also measured after rainfall </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  TDR仪器观测</w:t>
+        <w:t xml:space="preserve"> TDR instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器直接读取数据</w:t>
+        <w:t xml:space="preserve"> Instrument directly reads data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve"> Observations are compiled and entered through four levels of manual checking, namely, tabulation, initial checking, rechecking, and auditing, to ensure the quality of the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:South Xiaohegou Basin, Houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1050.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">108.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:108.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">各取样深度土壤含水率，垂线平均土壤含水率，两侧次间降水量</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture content of each sampling depth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">庆阳,  西峰,  南小河沟,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Gansu Province,  Nanxiaohe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,818 +1226,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:126201340005150007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">水土保持试验与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2024年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7011.2025.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2024 Soil Moisture Content Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7011.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>