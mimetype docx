--- v1 (2026-07-18)
+++ v2 (2026-09-02)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Soil Moisture Content Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7011.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Soil Moisture Content Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7011.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7011.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7011.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; This dataset consists of 25 runoff fields in the Nanxiaohegou watershed in 2023, including 14 bare land slope zones with 7 measurement points, 6 forest land with 4 measurement points, 5 natural barren slope zones with 5 measurement points, and 35 runoff fields in 2020 with 14 bare land slope zones with 7 measurement points, 6 forest land with 4 measurement points, 6 natural barren slope zones with 6 measurement points, and 10 artificial grassland with 10 measurement points for soil moisture content observation. Between April and October, soil drills are used to collect samples in layers within the community protection zone on the 1st, 11th, and 21st of each month. Samples are taken from each layer at depths of 0-10cm, 10-20cm, 20-40cm, 40-60cm, 60-80cm, and 80-100cm. The soil moisture content is measured using the TDR method, which represents the soil moisture content of the soil layer. After rainfall and runoff, soil moisture is also measured after rainfall </w:t>
+        <w:t xml:space="preserve">  本数据集为2024年南小河沟流域25个径流场，共有14个裸地坡度小区7个测点，6个林地4个测点，5个自然荒坡地5个测点及2020年35个径流场14个裸地坡度小区7个测点，6个林地4个测点，6个自然荒坡地6个测点,10个人工草地10个测点的土壤含水率观测数据。在4~10月间，每月1日、11日、21日用土钻在小区保护带内分层取样，分层深为0～10cm、10～20cm、20～40cm、40～60cm、60～80cm、80～100cm每层取样一个，用TDR法观测土壤含水量，其值为该土层土壤含水率，降雨产流后加测雨后土壤水分。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TDR instrument observation</w:t>
+        <w:t xml:space="preserve">  TDR仪器观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Instrument directly reads data</w:t>
+        <w:t xml:space="preserve">  仪器直接读取数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observations are compiled and entered through four levels of manual checking, namely, tabulation, initial checking, rechecking, and auditing, to ensure the quality of the data. </w:t>
+        <w:t xml:space="preserve">  观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:South Xiaohegou Basin, Houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:108.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">108.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture content of each sampling depth</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">各取样深度土壤含水率，垂线平均土壤含水率，两侧次间降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Xifeng,  Gansu Province,  Nanxiaohe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰,  甘肃省,  南小河沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:126201340005150007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">126201340005150007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持试验与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2024 Soil Moisture Content Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7011.2025.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2024年黄土高塬沟壑区南小河沟流域土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7011.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>