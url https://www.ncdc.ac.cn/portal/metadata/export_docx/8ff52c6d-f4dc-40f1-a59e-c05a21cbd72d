--- v0 (2026-05-22)
+++ v1 (2026-08-21)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东北大兴安岭冻土工程走廊沿线气象数据集（2022-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological dataset along the permafrost engineering corridor in the Greater Khingan Mountains, Northeast China (2022-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological dataset along the permafrost engineering corridor in the Greater Khingan Mountains, Northeast China (2022-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7289.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7289.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7289.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  东北大兴安岭冻土工程走廊沿线气象数据集包含漠河、塔河、新林和加格达奇等气象站的观测数据，覆盖时间为2022年10月-2024年10月。数据来源于国家气象信息中心(http://data.cma.cn/)，并在原始观测数据基础上通过逐日统计计算生成日尺度数据。本数据集可用于东北多年冻土区工程热力分析、气候监测、冻土-工程耦合研究及相关环境研究。   表格中气象站的坐标分别为：50136漠河（122°32'09.60"E、52°58'04.80"N）、50246塔河（124°43'25.23"E、52°20'59.32"N）、50349新林（124°23'55.49"E、51°40'02.20"N）和50442加格达奇（124°07'53.79"E、50°24'42.07"N）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始观测数据由国家气象信息中心提供。</w:t>
+        <w:t xml:space="preserve">    The raw observation data is provided by the National Meteorological Information Center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据由国家气象站自动观测设备采集，包括温度、降水要素。将原始观测数据进行逐日统计计算，生成日平均或日累计数据，形成日尺度数据集。</w:t>
+        <w:t xml:space="preserve">    The raw data is collected by the automatic observation equipment of the national meteorological station, including temperature and precipitation elements. Perform daily statistical calculations on the raw observation data to generate daily average or cumulative data, forming a daily scale dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源为国家气象信息中心官方观测数据，经过国家气象部门质量控制，具备较高准确性和可靠性。数据为逐日统计计算生成日尺度数据，未进行插值或模型模拟，确保原始观测特征完整。数据适用于气象分析、冻土区工程研究及环境科学研究，能够真实反映沿线区域的气象变化特征。</w:t>
+        <w:t xml:space="preserve">    The data source is official observation data from the National Meteorological Information Center, which has been quality controlled by the national meteorological department and has high accuracy and reliability. The data is generated on a daily scale through statistical calculations, without interpolation or model simulation, to ensure the integrity of the original observation features. The data is suitable for meteorological analysis, frozen soil engineering research, and environmental science research, and can truly reflect the meteorological changes along the route. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/10/01-2024/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/10/01-2024/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东北大兴安岭冻土区, 气象数据, 冻土环境</w:t>
+        <w:t xml:space="preserve">Theme:Northeast Daxing'anling permafrost region, meteorological data, permafrost environment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东北多年冻土区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast Permafrost Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 52.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李国玉,  陈敦,  高凯,  王飞,  曹亚鹏,  尹国安,  牛富俊,  商允虎,  林峻岑,  杜青松,  贾寒,  王亚鹏,  齐舜舜,  艾熙惠,  杨佳伟,  李兆祥,  胡美容 </w:t>
+        <w:t xml:space="preserve">contributors:Li Guoyu,  Chen Dun,  Gao Kai,  Wang Fei,  Cao Yapeng,  Yin Guoan,  NIU Fujun,  Shang Yunhu,  Lin Juncen,  Du Qingsong,  Jia Han,  Wang Yapeng,  Qi Shunshun,  Ai Xihui,  Yang Jiawei,  Li Zhaoxiang,  Hu Meirong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高凯  </w:t>
+        <w:t xml:space="preserve">author:Gao Kai </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  陈敦  </w:t>
+        <w:t xml:space="preserve">,  Chen Dun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Chen Dun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李国玉,陈敦,高凯,王飞,曹亚鹏,尹国安,牛富俊,商允虎,林峻岑,杜青松,贾寒,王亚鹏,齐舜舜,艾熙惠,杨佳伟,李兆祥,胡美容. 东北大兴安岭冻土工程走廊沿线气象数据集（2022-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7289.2026.</w:t>
+        <w:t xml:space="preserve">Li Guoyu, Chen Dun, Gao Kai, Wang Fei, Cao Yapeng, Yin Guoan, NIU Fujun, Shang Yunhu, Lin Juncen, Du Qingsong, Jia Han, Wang Yapeng, Qi Shunshun, Ai Xihui, Yang Jiawei, Li Zhaoxiang, Hu Meirong. Meteorological dataset along the permafrost engineering corridor in the Greater Khingan Mountains, Northeast China (2022-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7289.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>