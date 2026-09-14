--- v0 (2026-05-01)
+++ v1 (2026-09-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Groundwater level data set of hulugou watershed in Heihe mountain area in 2011</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011年黑河山区葫芦沟流域地下水位数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3082.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Groundwater level data set of hulugou watershed in Heihe mountain area in 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1919</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3082.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1919</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the daily scale groundwater level data of Qilian station from November 1, 2011 to December 31, 2011. The data format is in the form of Excel, which has five fields: date time, GMT + 08:00; temp, ℃ (temperature of No.1 underground well) temp, ℃ (temperature of No.2 underground well); ABS pres, PA (pressure of No.1 underground well); ABS pres, PA (pressure of No.1 underground well). U20hobo water level sensor is set in the groundwater well, which is mainly used to monitor the groundwater level and temperature change in hulugou small watershed. The data content is the temperature and atmospheric pressure inside the hole, and the data is the daily scale data. </w:t>
+        <w:t xml:space="preserve">本数据集是祁连站2011年11月1日—2011年12月31日日尺度地下水位数据。数据格式为excel表格形式，有5个字段，分别为Date Time，GMT+08:00(（时间）)；Temp,℃（一号地下井的温度）；Temp,℃（二号地下井的温度）；Abs Pres,Pa（一号地下井的压强）；Abs Pres,Pa（一号地下井的压强）。2011年10月，葫芦沟小流域布设了两个地下水监测井，地下水井井内布设U20HOBO水位传感器，主要用于监测葫芦沟小流域地下水水位和温度变化情况。数据内容为孔内部温度和大气压，数据为日尺度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In October 2011, two groundwater monitoring wells were set up in hulugou small watershed. Well 1 is located beside the general hydrological control section of hulugou watershed, with a depth of 12.8m and a diameter of 12cm; well 2 is located in the east of the Delta, about 100m away from the river, with a depth of 14.7m and a diameter of 12cm.</w:t>
+        <w:t xml:space="preserve">2011年10月，葫芦沟小流域布设了两个地下水监测井，一号井位于葫芦沟流域总控水文断面侧旁，井深：12.8m，孔径：12cm；二号井位于三角洲东侧，距河道约100m左右，井深：14.7m，孔径：12cm。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">U20hobo water level sensor is set in the groundwater well, which is mainly used to monitor the groundwater level and temperature change in hulugou small watershed. The data content is the temperature and atmospheric pressure inside the hole, and the data is the daily scale data.</w:t>
+        <w:t xml:space="preserve">地下水井井内布设U20HOBO水位传感器，主要用于监测葫芦沟小流域地下水水位和温度变化情况。数据内容为孔内部温度和大气压，数据为日尺度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/11/01-2011/11/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/11/01-2011/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hulugou watershed in Heihe mountain area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河山区葫芦沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:89.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">89.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:groundwater level, Atmospheric pressure, Hydrology in cold region</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地下水位, 大气压强, 寒区水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe upstream station (Qilian station),  Heihe River Basin,  Hulugou watershed </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河上游站（祁连站）,  黑河流域,  葫芦沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chen renshen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈仁升 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAN Chuntan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩春坛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Chen renshen , LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈仁升, 李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen renshen. Groundwater level data set of hulugou watershed in Heihe mountain area in 2011. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1919.</w:t>
+        <w:t xml:space="preserve">陈仁升. 2011年黑河山区葫芦沟流域地下水位数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1919.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>