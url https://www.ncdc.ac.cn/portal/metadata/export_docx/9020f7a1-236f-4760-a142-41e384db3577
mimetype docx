--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in Linze grassland intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区太阳分光光度计观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2990.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in Linze grassland intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1706</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2990.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1706</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From May 30 to July 11, 2008, continuous solar spectrophotometer observation was conducted in Linze grassland station yard, Linze grassland densification observation area sample a (reed land), Linze grassland densification observation area sample B (saline alkali land), Linze grassland densification observation area sample e (barley land), Jindu Hotel and Linze grassland densification observation area meteorological station. This data can provide a basic ground data set for the development and verification of remote sensing inversion of surface atmospheric temperature. The CE318 solar spectrophotometer used from May 30 to June 11, 2008 can provide observation data in five bands: 1020nm, 936nm, 870nm, 670nm and 440nm; The CE318 solar spectrophotometer used from June 15 to July 11, 2008 can provide observation data in 9 bands of 1640nm, 1020nm, 936nm, 870nm, 670nm, 550nm, 440nm, 380nm and 340nm. The sampling interval of both is 1 minute. The water vapor content of the atmospheric column can be obtained from the original observation data and calculation; Atmospheric optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel; Horizontal visibility; Near surface air temperature and pressure, and real-time record the solar altitude and azimuth information. The time is GMT. This data set includes spectrophotometer raw data and preprocessed data; See data description document for data description and guidance </w:t>
+        <w:t xml:space="preserve">  2008年5月30日至7月11日期间，分别在临泽草地站院内、临泽草地加密观测区样方A（芦苇地）、临泽草地加密观测区样方B（盐碱地）、临泽草地加密观测区样方E（大麦地）、金都宾馆以及临泽草地加密观测区气象站进行了太阳分光光度计的连续观测。本数据可为发展和验证遥感反演地表大气温度提供基本的地面数据集。   2008年5月30日至6月11日使用的CE318太阳分光光度计，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的观测数据；2008年6月15日至7月11日期间使用的CE318太阳分光光度计，可提供1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm共9个波段的观测数据。两者采样时间间隔均为1分钟。通过原始观测数据和计算可获得大气柱水汽含量；非水汽通道的大气光学厚度、瑞丽散射、气溶胶光学厚度；水平能见度；近地表空气温度及气压，并实时记录太阳高度角和方位角信息。时间为GMT时间。   本数据集包括分光光度计原始数据及预处理数据；数据说明及指南见数据说明文档。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> From May 30 to July 11, 2008, continuous solar spectrophotometer observation was conducted in Linze grassland station yard, Linze grassland densification observation area sample a (reed land), Linze grassland densification observation area sample B (saline alkali land), Linze grassland densification observation area sample e (barley land), Jindu Hotel and Linze grassland densification observation area meteorological station. This data can provide a basic ground data set for the development and verification of remote sensing inversion of surface atmospheric temperature</w:t>
+        <w:t xml:space="preserve">  2008年5月30日至7月11日期间，分别在临泽草地站院内、临泽草地加密观测区样方A（芦苇地）、临泽草地加密观测区样方B（盐碱地）、临泽草地加密观测区样方E（大麦地）、金都宾馆以及临泽草地加密观测区气象站进行了太阳分光光度计的连续观测。本数据可为发展和验证遥感反演地表大气温度提供基本的地面数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The water vapor content of the atmospheric column can be obtained from the original observation data and calculation; Atmospheric optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel; Horizontal visibility; Near surface air temperature and pressure, and real-time record the solar altitude and azimuth information. The time is GMT</w:t>
+        <w:t xml:space="preserve">  通过原始观测数据和计算可获得大气柱水汽含量；非水汽通道的大气光学厚度、瑞丽散射、气溶胶光学厚度；水平能见度；近地表空气温度及气压，并实时记录太阳高度角和方位角信息。时间为GMT时间。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/30-2008/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/30-2008/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, Jindu hotel in Zhangye City, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,张掖市金都宾馆,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:432.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">432.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:aerosol optical depth, atmospheric water vapor, Atmospheric water vapor content, horizontal visibility, CE318 solar spectrophotometer, near surface temperature, atmospheric optical thickness, atmospheric parameters, atmospheric pressure, aerosol optical thickness, atmospheric temperature, ground air temperature, aerosol, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气溶胶光学深度, 大气水汽, 大气水汽含量, 水平能见度, CE318太阳分光光度计, 近地表气温, 大气光学厚度, 大气参数, 气压, 气溶胶光学厚度, 大气温度, 地面空气温度, 气溶胶, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Zhangye Jindu Hotel,  Intensive observation area of Linze grassland,  Heihe River Basin,  Hydrological experimental area in the middle reaches of arid area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张掖市金都宾馆,  临泽草地加密观测区,  黑河流域,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HuXiaoli,  Liang Ji </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利,  梁继 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HuXiaoli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HuXiaoli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HuXiaoli, Liang Ji. Heihe River comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in Linze grassland intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1706.</w:t>
+        <w:t xml:space="preserve">胡晓利,梁继. 黑河综合遥感联合试验：临泽草地加密观测区太阳分光光度计观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1706.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>