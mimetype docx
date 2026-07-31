--- v0 (2026-05-18)
+++ v1 (2026-07-31)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The SRTM DEM dataset in the Black River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域SRTM DEM数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3672.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The SRTM DEM dataset in the Black River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.462</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3672.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.462</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SRTM (Shuttle Radar topology mission) is a global 3D graphics data project jointly established by NASA and National Geospatial Intelligence Agency (NGA). In February 2000, the SRTM system of the U.S. space shuttle Endeavour collected radar image data between 60 ° N and 57 ° s, and obtained radar image data covering more than 80% of the world's land surface. After more than two years of processing, a digital terrain elevation model is made. This data set includes two kinds of data: SRTM sub map and mosaic map of Heihe River Basin, in which the sub map is the data of SRTM version 4, which is compiled by cgiar-csi (International Tropical Agriculture Center, Http://srtm.csi.cgiar.org/) processing, compared with the previous versions, has greatly improved: 1) a large number of interpolation algorithms are used, 2) more auxiliary DEM data are used to fill in the white spots and blank areas, 3) compared with the data of the third version, the image element is offset by one-half. Mosaic is obtained by splicing on the basis of sub graphs. The sub maps include srtm～04, SRTM ᦉ 05, SRTM ᦉ 04, SRTM ᦉ 57 ᦉ 054 maps. The data are 16 digit values representing the elevation value (- / + / 32767 m), the maximum positive elevation is 9000 m, and the negative elevation is 12000 m below sea level. Empty data is identified with - 32767. A file is divided into 24 lines (- 60 to 60 degrees) and 72 columns (- 180 to 180 degrees) every 5 degrees of longitude and latitude. </w:t>
+        <w:t xml:space="preserve">SRTM（Shuttle Radar Topography Mission）是由NASA和国家地理空间情报局(NGA)合作建的立全球三维图形数据项目。2000年2月，美国“奋进”号航天飞机搭载的SRTM系统对地球北纬60°至南纬57°之间进行了雷达影像数据采集，获取了覆盖全球80%以上的陆地表面的雷达影像数据。经过两年多的处理，制成了数字地形高程模型。 本数据集包括黑河流域SRTM分幅图和镶嵌图两种数据，其中分幅图为SRTM第4版数据由CGIAR-CSI（国际热带农业中心, http://srtm.csi.cgiar.org/ ）处理，相对于前几个版本具有很大提高包括：1）使用了大量的插值算法，2）使用了更多的辅助DEM数据来填补空白点和空白区，3）相较与第三版数据又偏移了二分之一个像元。镶嵌图是在分副图的基础上通过拼接获得的。 分副图共包括srtm_56_04,srtm_56_05,srtm_57_04,srtm_57_054幅图，数据是用16位的数值表示高程数值的（-/+/32767米），最大的正高程9000米，负高程（海平面以下12000米）。空数据用-32767标识。每5度经纬度方格划分一个文件，共分为24行（-60至60度）和72列（-180至180度）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Two kinds of data of SRTM and mosaic map in Heihe River Basin</w:t>
+        <w:t xml:space="preserve">黑河流域SRTM分幅图和镶嵌图两种数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interpolation algorithm</w:t>
+        <w:t xml:space="preserve">插值算法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:217.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">217.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">90.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Digital elevation model, Mosaic, SRTM, DEM</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数字高程模型, 镶嵌图, SRTM, DEM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,563 +1552,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Heihe project data management center </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe project data management center. The SRTM DEM dataset in the Black River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.462.</w:t>
+        <w:t xml:space="preserve">黑河计划数据管理中心. 黑河流域SRTM DEM数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.462.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarvis, A., H.I. Reuter, A. Nelson, E. Guevara, 2008, Hole-filled SRTM for the globe Version 4, available from the CGIAR-CSI SRTM 90m Database: http://srtm.csi.cgiar.org.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">