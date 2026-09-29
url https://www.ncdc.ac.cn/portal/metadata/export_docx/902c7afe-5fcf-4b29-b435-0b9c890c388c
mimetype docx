--- v1 (2026-07-31)
+++ v2 (2026-09-29)
@@ -2335,51 +2335,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jarvis, A., H.I. Reuter, A. Nelson, E. Guevara, 2008, Hole-filled SRTM for the globe Version 4, available from the CGIAR-CSI SRTM 90m Database: http://srtm.csi.cgiar.org.</w:t>
+        <w:t xml:space="preserve">Jarvis A.,H.I.Reuter,ANelson,EGuevara. Hole-filled SRTM for the globe Version 4, available from the CGIAR-CSI SRTM 90m Database[Z]. 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>