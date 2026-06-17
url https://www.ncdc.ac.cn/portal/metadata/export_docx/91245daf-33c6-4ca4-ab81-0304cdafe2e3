--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2012年黑河流域1km分辨率地表反照率数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1km resolution surface albedo dataset of Heihe River Basin from 2001 to 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1km resolution surface albedo dataset of Heihe River Basin from 2001 to 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3049.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3049.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1699</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是在GLASS全球产品中选取了覆盖黑河流域的两个tile（h25v04，h25v05）。数据集包括了Albers和UTM两种投影方式，均为raw格式，时间范围为2001年-2012年，空间范围是黑河流域的矢量边界的外界矩形，时间分辨率为8天。</w:t>
+        <w:t xml:space="preserve">In this dataset, two tiles (h25v04, h25v05) covering the Heihe River Basin are selected from the global products of glass. The data set includes two projection methods, namely, Albers and UTM, both of which are raw format. The time range is from 2001 to 2012. The spatial range is the outer rectangle of the vector boundary of the Heihe River Basin, and the time resolution is 8 days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">利用MODIS的1km地表反射率（MOD/MYD09GA）数据产品，经过角度网格回归（Angular Bin）反演算法和基于统计知识的时空滤波（Statistics-based Temporal Filter）算法两道工序生产了全球GLASS（Global LAnd Surface Satellite）反照率产品。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过镶嵌、投影转换和裁切后获得的黑河流域的1km分辨率陆表黑空反照率（black-sky albedo）和白空反照率（white-sky albedo）数据集。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">包括了Albers和UTM两种投影方式，均为raw格式，空间范围是黑河流域的矢量边界的外界矩形，时间分辨率为8天。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2012/02/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2012/02/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">706.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:706.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">反照率, 地表能量平衡, 辐射参数</w:t>
+        <w:t xml:space="preserve">Theme:Albedo, surface energy balance, radiation parameters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  黑河 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘强 </w:t>
+        <w:t xml:space="preserve">contributors:Liu qiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘强  </w:t>
+        <w:t xml:space="preserve">author:Liu qiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu qiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘强. 2001-2012年黑河流域1km分辨率地表反照率数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1699.</w:t>
+        <w:t xml:space="preserve">Liu qiang. 1km resolution surface albedo dataset of Heihe River Basin from 2001 to 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1699.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>