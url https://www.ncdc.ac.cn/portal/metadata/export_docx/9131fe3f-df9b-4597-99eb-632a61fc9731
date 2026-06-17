--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: EO-1 Hyperion ground synchronous observation data set in Yingke oasis intensive observation area during the pre-test period (September 5-10, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期盈科绿洲加密观测区EO-1 Hyperion地面同步观测数据集（2007年9月5-10日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1806.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: EO-1 Hyperion ground synchronous observation data set in Yingke oasis intensive observation area during the pre-test period (September 5-10, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1795</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1806.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1795</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the EO-1 Hyperion encrypted observation data set of Yingke oasis in the pre-test period. During the pre-test period from September 5 to 10, 2007, the third and second research groups of the western action plan project carried out the ground synchronous observation test of EO-1 Hyperion satellite in the line from Zhangye to Yingke oasis to huazhaizi, and successfully obtained an EO-1 Hyperion image on September 10, 2007. Survey location: Sample plot No time north latitude east longitude Altitude (m) remarks one 9:58 38°53′53.2″ 100°26′09.7″ one thousand and five hundred Ludong Cauliflower Field two 10:51 38°52′39.8″ 100°25′33.1″ one thousand five hundred and ten Lu Dong Cabbage Field three 11:35 38°52′39.0″ 100°25′34.6″ one thousand five hundred and ten In the east of Ludong, there is corn in the field on the east side of sample plot 2, Interplanting Wheat has been collected, and there is wild Schizonepeta tenuifolia in the belt four 12:24 38°51′53.0″ 100°25′08.0″ one thousand five hundred and ten Seed corn five 13:08 38°51′54.2″ 100°25′09.5″ one thousand five hundred and twenty In the north of sample plot 4, corn and wheat are intercropped in the field, which has been collected six 14:40 38°51′23.5″ 100°24′45.0″ one thousand five hundred and ten Luxi, seed corn, serious diseases and insect pests (red spider) seven 15:40 38°49′26.6″ 100°23′23.7″ one thousand five hundred and forty Seabuckthorn beet Intercropping eight 16:18 38°49′06.9″ 100°23′30.5″ one thousand five hundred and forty Tomato and amaranth have more weeds nine 16:18 38°49′06.4″ 100°23′30.8″ one thousand five hundred and forty Spread beet ten 16:18 38°49′06.9″ 100°23′30.5″ one thousand five hundred and forty Tomatoes and weeds are less than those in plot 8 eleven 10:30 38°48′28.3″ 100°24′11.4″ one thousand five hundred and forty Luxi Seabuckthorn seedling twelve 11:24 38°48′09.3″ 100°24′10.1″ one thousand five hundred and fifty Ludong sunflower, intercropping wheat has been harvested thirteen 12:38 38°46′16.3″ 100°23′14.2″ one thousand and six hundred upland rice fourteen 12:45 38°46′16.2″ 100°23′14.0″ one thousand and six hundred rape fifteen 12:54 38°46′15.6″ 100°23′13.8″ one thousand and six hundred buckwheat sixteen 14:52 38°45′55.5″ 100°23′00.1″ one thousand six hundred and ten Field maize (without interplanting) seventeen 15:28 38°45′57.5″ 100°22′28.3″ one thousand six hundred and thirty Field maize (without interplanting) eighteen 16:20 38°43′17.3″ 100°22′53.4″ one thousand seven hundred and thirty Gobi (Chenopodium selengensis and pearl are the dominant species) nineteen 17:40 38°42′31.8″ 100°22′56.8″ one thousand seven hundred and eighty Gobi (Chenopodium selengensis and Hetou grass are the dominant species) twenty 10:27 38°36′25.1″ 100°20′33.2″ two thousand two hundred and sixty Wheatgrass of Gramineae is the dominant species twenty-one 11:10 38°36′24.4″ 100°20′38.1″ two thousand two hundred and sixty Compositae (abandoned land) twenty-two 11:30 Adjacent to east side (22) two thousand two hundred and sixty Wheatgrass Compositae community, the former is the dominant species twenty-three Bare soil twenty-four 13:09 38°38′46.3″ 100°23′08.5″ two thousand and thirty Alfalfa twenty-five 14:39 38°44′30.8″ 100°22′41.0″ one thousand six hundred and sixty Poplar forest twenty-six 9:47 38°58′11.4″ 100°26′18.3″ one thousand four hundred and sixty Paddy field The measurement contents include: (1) Quadrat survey; (2) LAI-2000 measured leaf area; (3) ASD FieldSpec Pro spectrometer measures the spectrum of ground features, and the measuring instrument is the spectrometer of drought Institute of Gansu Meteorological Bureau (350-2500nm); (4) Infrared temperature gun was used to measure surface and canopy radiation temperature; (5) Photosynthetic rate data of Li-6400 photosynthetic instrument; (6) Radiation temperature measured by thermal imager thermacam sc2000; (7) CE318 solar spectrophotometer observation data can be directly used to retrieve the optical thickness, Rayleigh scattering, aerosol optical thickness of non water vapor channel and the water vapor content of atmospheric column (using the measured data at 936 nm of water vapor channel). In addition, various parameters at 550 nm can be obtained to obtain horizontal visibility with the help of software such as MODTRAN or 6S. (8) The chlorophyll concentration was measured by portable SPAD chlorophyll meter. Local surface data can provide a basic ground data set for the development and verification of biophysical parameters retrieved by EO-1 Hyperion remote sensing. </w:t>
+        <w:t xml:space="preserve">  本数据集为预试验期盈科绿洲EO-1 Hyperion加密观测数据集。 2007年9月5至10日预试验期间，在张掖至盈科绿洲至花寨子一线，西部行动计划项目第三课题和第二课题组开展了EO-1 Hyperion卫星地面同步观测试验，2007年9月10日成功获得了一景EO-1 Hyperion影像。   测量地点：   样地号 时刻 北纬 东经 海拔（m） 备注   1 9:58 38°53′53.2″ 100°26′09.7″ 1500 路东菜花地   2 10:51 38°52′39.8″ 100°25′33.1″ 1510 路东白菜地   3 11:35 38°52′39.0″ 100°25′34.6″ 1510 路东，2号样地东侧大田玉米，套种小麦已收，带间长有野荆芥   4 12:24 38°51′53.0″ 100°25′08.0″ 1510 制种玉米   5 13:08 38°51′54.2″ 100°25′09.5″ 1520 4号样地北侧，大田玉米，套种小麦，已收   6 14:40 38°51′23.5″ 100°24′45.0″ 1510 路西，制种玉米，病虫害严重（红蜘蛛）   7 15:40 38°49′26.6″ 100°23′23.7″ 1540 沙棘甜菜间作   8 16:18 38°49′06.9″ 100°23′30.5″ 1540 西红柿，苋类杂草较多   9 16:18 38°49′06.4″ 100°23′30.8″ 1540 散播甜菜   10 16:18 38°49′06.9″ 100°23′30.5″ 1540 西红柿，杂草少于8号样地   11 10:30 38°48′28.3″ 100°24′11.4″ 1540 路西沙棘苗   12 11:24 38°48′09.3″ 100°24′10.1″ 1550 路东向日葵，间作小麦已收   13 12:38 38°46′16.3″ 100°23′14.2″ 1600 旱稻   14 12:45 38°46′16.2″ 100°23′14.0″ 1600 油菜   15 12:54 38°46′15.6″ 100°23′13.8″ 1600 荞麦   16 14:52 38°45′55.5″ 100°23′00.1″ 1610 大田玉米（不套种）   17 15:28 38°45′57.5″ 100°22′28.3″ 1630 大田玉米（不套种）   18 16:20 38°43′17.3″ 100°22′53.4″ 1730 戈壁（雾冰藜、珍珠为优势种）   19 17:40 38°42′31.8″ 100°22′56.8″ 1780 戈壁（雾冰藜、何头草为优势种）   20 10:27 38°36′25.1″ 100°20′33.2″ 2260 禾本科冰草为优势种   21 11:10 38°36′24.4″ 100°20′38.1″ 2260 菊科（撂荒地）   22 11:30 与22相邻（东侧） 2260 冰草-菊科群落，前者为优势种   23 裸土   24 13:09 38°38′46.3″ 100°23′08.5″ 2030 紫花苜蓿   25 14:39 38°44′30.8″ 100°22′41.0″ 1660 杨树林   26 9:47 38°58′11.4″ 100°26′18.3″ 1460 水稻田   测量内容包括：   （1）样方调查；   （2）LAI-2000测量叶面积；   （3）ASD FieldSpec Pro光谱仪测量地物光谱，测量仪器为甘肃省气象局干旱所的光谱仪（350-2500nm）；   （4）红外温度枪测量地表和冠层辐射温度；   （5）LI-6400光合仪光合速率数据；   （6）热像仪ThermaCAM SC2000测量得到的辐射温度；   （7）CE318太阳分光光度计观测数据，可以直接用来反演非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，大气气柱的水汽含量（使用水汽通道936nm处的测量数据）。此外，可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   （8）便携式的SPAD叶绿素仪测量叶绿素浓度。   本地面数据可为发展和验证EO-1 Hyperion遥感反演生物物理参数提供基本的地面数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  During the pre-test period from September 5 to 10, 2007, the third and second research groups of the western action plan project carried out the ground synchronous observation test of EO-1 Hyperion satellite in the line from Zhangye to Yingke oasis to huazhaizi, and successfully obtained an EO-1 Hyperion image on September 10, 2007.</w:t>
+        <w:t xml:space="preserve">  2007年9月5至10日预试验期间，在张掖至盈科绿洲至花寨子一线，西部行动计划项目第三课题和第二课题组开展了EO-1 Hyperion卫星地面同步观测试验，2007年9月10日成功获得了一景EO-1 Hyperion影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The measurement contents include:  （1) Quadrat survey  （2) LAI-2000 measured leaf area  （3) ASD FieldSpec Pro spectrometer measures the spectrum of ground features, and the measuring instrument is the spectrometer of drought Institute of Gansu Meteorological Bureau (350-2500nm)  （4) Infrared temperature gun was used to measure surface and canopy radiation temperature  （5) Photosynthetic rate data of Li-6400 photosynthetic instrument  （6) Radiation temperature measured by thermal imager thermacam sc2000  （7) CE318 solar spectrophotometer observation data can be directly used to retrieve the optical thickness, Rayleigh scattering, aerosol optical thickness of non water vapor channel and the water vapor content of atmospheric column (using the measured data at 936 nm of water vapor channel). In addition, various parameters at 550 nm can be obtained to obtain horizontal visibility with the help of software such as MODTRAN or 6S  （8) The chlorophyll concentration was measured by portable SPAD chlorophyll meter</w:t>
+        <w:t xml:space="preserve">  测量内容包括：   （1）样方调查；   （2）LAI-2000测量叶面积；   （3）ASD FieldSpec Pro光谱仪测量地物光谱，测量仪器为甘肃省气象局干旱所的光谱仪（350-2500nm）；   （4）红外温度枪测量地表和冠层辐射温度；   （5）LI-6400光合仪光合速率数据；   （6）热像仪ThermaCAM SC2000测量得到的辐射温度；   （7）CE318太阳分光光度计观测数据，可以直接用来反演非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，大气气柱的水汽含量（使用水汽通道936nm处的测量数据）。此外，可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   （8）便携式的SPAD叶绿素仪测量叶绿素浓度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/09/05-2007/09/10</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/09/05-2007/09/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, Yingke oasis intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 盈科绿洲加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Photosynthesis, radiometric calibration, ground synchronous observation, pre-test, ground feature spectrum, CE318 solar spectrophotometer, ASD spectrometer, LAI-2000, quadrat survey, Li-6400 photosynthetic instrument, Lai, Hyperion, SPAD chlorophyll instrument, chlorophyll</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">光合作用, 辐射定标, 地面同步观测, 预试验, 地物光谱, CE318太阳分光光度计, ASD光谱仪, LAI-2000, 样方调查, LI-6400光合仪, LAI, Hyperion, SPAD叶绿素仪, 叶绿素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological experimental area in the arid area of the middle reaches,  Yingke oasis intensive observation area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游干旱区水文试验区,  盈科绿洲加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DaiLiyun,  Ma mingguo,  LI Xin,  Su peixi,  Gao Song,  Wang Xufeng,  Qian Jinbo,  HAO Xiaohua ,  Liu qiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云,  马明国,  李新,  苏培玺,  高松,  王旭峰,  钱金波,  郝晓华,  刘强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DaiLiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DaiLiyun, Ma mingguo, LI Xin, Su peixi, Gao Song, Wang Xufeng, Qian Jinbo, HAO Xiaohua , Liu qiang. Heihe integrated remote sensing joint test: EO-1 Hyperion ground synchronous observation data set in Yingke oasis intensive observation area during the pre-test period (September 5-10, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1795.</w:t>
+        <w:t xml:space="preserve">戴礼云,马明国,李新,苏培玺,高松,王旭峰,钱金波,郝晓华,刘强. 黑河综合遥感联合试验：预试验期盈科绿洲加密观测区EO-1 Hyperion地面同步观测数据集（2007年9月5-10日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1795.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>