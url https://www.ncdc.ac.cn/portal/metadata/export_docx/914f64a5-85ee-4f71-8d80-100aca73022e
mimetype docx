--- v0 (2026-05-01)
+++ v1 (2026-07-24)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2005-2020年塔里木河流域多年冻土分布图</w:t>
+        <w:t xml:space="preserve">塔里木河流域多年冻土分布图（2005-2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Permafrost map of the Tarim Basin  for 2005–2020</w:t>
+        <w:t xml:space="preserve">Distribution Map of Permafrost in Tarim River Basin (2005-2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  TRIMS LST产品来源于国家青藏高原科学数据中心（ https://doi.org/10.11888/Meteoro.tpdc.271252.）。该产品通过增强型的卫星热红外遥感-再分析数据集成方法制备而成。主要输入数据为Terra/Aqua MODIS LST产品和GLDAS等数据，辅助数据包括卫星遥感提供的植被指数、地表反照率等，充分利用了卫星热红外遥感和再分析数据提供的地表温度高频分量、低频分量以及地表温度的空间相关性，最终重建得到较高质量的全天候地表温度数据集。ESA 土地覆被数据来源于欧洲空间局（ESA）中分辨率土地覆盖气候变化倡议项目（CCI MRLC）（https://data.ceda.ac.uk/neodc/esacci/land_cover/data/pft/v2.0.8/）， 该数据集融合多源高分辨率辅助数据，构建了 1992—2020 年全球 14 类植物功能型逐年覆盖比例数据，有效降低了传统土地覆盖—PFT 转换带来的不确定性。数据提供逐年产品，时间范围为 1992—2020 年，空间分辨率为300m。Copernicus DEM数据由欧洲航天局发布，TanDEM-X任务期间获得全球雷达卫星数据(2011-2015年)，经过干涉处理等步骤得到TanDEM-X DEM产品，最终基于需要人工参与的半自动的编辑后得到的WorldDEM进行抽样得到30米格网间距的哥白尼30米分辨率DEM数据，可从https://dataspace.copernicus.eu/explore-data/data-collections/copernicus-contributing-missions/collections-description/COP-DEM访问获取。</w:t>
+        <w:t xml:space="preserve">  TRIMS LST产品来源于国家青藏高原科学数据中心（ https://doi.org/10.11888/Meteoro.tpdc.271252.）。该产品通过增强型的卫星热红外遥感-再分析数据集成方法制备而成。主要输入数据为Terra/Aqua MODIS LST产品和GLDAS等数据，辅助数据包括卫星遥感提供的植被指数、地表反照率等，充分利用了卫星热红外遥感和再分析数据提供的地表温度高频分量、低频分量以及地表温度的空间相关性，最终重建得到较高质量的全天候地表温度数据集。ESA 土地覆被数据来源于欧洲空间局（ESA）中分辨率土地覆盖气候变化倡议项目（CCI MRLC）（https://data.ceda.ac.uk/neodc/esacci/land_cover/data/pft/v2.0.8/）， 该数据集融合多源高分辨率辅助数据，构建了 1992-2020 年全球 14 类植物功能型逐年覆盖比例数据，有效降低了传统土地覆盖—PFT 转换带来的不确定性。数据提供逐年产品，时间范围为 1992-2020 年，空间分辨率为300m。Copernicus DEM数据由欧洲航天局发布，TanDEM-X任务期间获得全球雷达卫星数据(2011-2015年)，经过干涉处理等步骤得到TanDEM-X DEM产品，最终基于需要人工参与的半自动的编辑后得到的WorldDEM进行抽样得到30米格网间距的哥白尼30米分辨率DEM数据，可从https://dataspace.copernicus.eu/explore-data/data-collections/copernicus-contributing-missions/collections-description/COP-DEM访问获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）利用ArcGIS10.8空间分析工具，对TRIMS LST进行数据拼接、裁剪、投影转换，投影坐标系为WGS84；   （2）在Python 语言环境下，采用岭回归方法建立 GST与 LST之间的统计拟合模型，并通过10折交叉验证进行优化，并用于后续区域GSTs计算；   （3）采用双线性方法将DEM数据重采样到1k m，采用众数法将ESA 土地覆被数据重采样到1km，使其与TRIMS LST的分辨率相匹配。   （4）多年冻土分布采用 TTOP模型进行反演计算，输出的多年冻土分布结果经二值分类（多年冻土/非多年冻土）处理后，形成 2005-2020 年塔里木河流域多年冻土分布数据产品。</w:t>
+        <w:t xml:space="preserve">  （1）利用ArcGIS10.8空间分析工具，对TRIMS LST进行数据拼接、裁剪、投影转换，投影坐标系为WGS84；   （2）在Python 语言环境下，采用岭回归方法建立 GST与 LST之间的统计拟合模型，并通过10折交叉验证进行优化，并用于后续区域GSTs计算；   （3）采用双线性方法将DEM数据重采样到1k m，采用众数法将ESA 土地覆被数据重采样到1km，使其与TRIMS LST的分辨率相匹配；   （4）多年冻土分布采用 TTOP模型进行反演计算，输出的多年冻土分布结果经二值分类（多年冻土/非多年冻土）处理后，形成 2005-2020 年塔里木河流域多年冻土分布数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -2443,51 +2443,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张国飞. 2005-2020年塔里木河流域多年冻土分布图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PERAMCARBON_TARIM.DB7026.2025.</w:t>
+        <w:t xml:space="preserve">张国飞. 塔里木河流域多年冻土分布图（2005-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.PERAMCARBON_TARIM.DB7026.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>