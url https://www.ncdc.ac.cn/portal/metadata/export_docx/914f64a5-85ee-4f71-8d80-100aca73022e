--- v1 (2026-07-24)
+++ v2 (2026-09-07)
@@ -2534,53 +2534,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Guofei, Yuan Zaiwu, Hu Liangyan, Cao Zetao, Nan Zhuotong. Permafrost mapping of the Tarim Basin based on TTOP model for 2005–2020[J/OL]. GIScience &amp;amp; Remote Sensing, 2025, 138 1. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1080/15481603.2025.2596941.</w:t>
+        <w:t xml:space="preserve">Zhang Guofei, Yuan Zaiwu, Hu Liangyan, Cao Zetao, Nan Zhuotong. Permafrost mapping of the Tarim Basin based on TTOP model for 2005–2020[J/OL]. GIScience &amp;amp; Remote Sensing, 2025, 138 1. DOI: 10.1080/15481603.2025.2596941.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>