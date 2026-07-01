--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of runoff and sediment in Jiuyuangou watershed, the first sub region of Loess Hilly and gully region from 1964 to 1979</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1964-1979年黄土丘陵沟壑区第一副区韭园沟流域径流、泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0046.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of runoff and sediment in Jiuyuangou watershed, the first sub region of Loess Hilly and gully region from 1964 to 1979</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.69</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0046.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.69</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff and sediment observation data of Jiuyuangou River Basin from 1964 to 1979. Through the water level observation and sediment sampling of runoff station section, the runoff and sediment amount during runoff generation are calculated. The data set includes the measured discharge results table, flood hydrological elements extraction table, successive flood test results table, daily average discharge table, daily average sediment concentration table and daily average sediment transport rate table of Jiuyuangou watershed. </w:t>
+        <w:t xml:space="preserve">本数据集为1964-1979年韭园沟流域径流站径流、泥沙观测数据，通过径流站测流断面水位观测，泥沙取样，计算产流时的径流、泥沙量。数据集包括韭园沟流域沟口径流站的实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均输沙率表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artificial timing observation</w:t>
+        <w:t xml:space="preserve">人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The water level observation method of runoff station is as follows: read the water gauge number of the flow measurement structure on the flow measurement section, and observe once a day at 8:00 in non flood season; observe twice at 8:00 and 20:00 when the daily water level changes slowly in case of rainfall; and observe four times at 2:00, 8:00, 14:00 and 20:00 when the daily water level changes greatly or appears slow peak and valley. When the water level changes violently in flood season, the observation shall be made in multiples of 6 minutes. 2. The flow measurement mode of the ditch diameter flow station: the flow is measured by the delta channel when the water level is flat; when the water level is higher than the delta channel, the flow measurement is conducted by the buoy method in the rectangular spillway, and the buoy coefficient is the buoy test results of huangweizizhou runoff test station. 3. The flow measurement method of wangmaozhuang runoff station: the calibrated natural section observation by manual arrangement is adopted, and the calibrated flow formula is used for flow calculation. 4. Sediment sampling and treatment: the midstream buoy method is adopted for sediment sampling at the flow measurement section. The number of sediment sampling depends on the number of flood water level changes. The sampling times are increased to control the change of sediment concentration during flood peak. The sample was treated by displacement method.</w:t>
+        <w:t xml:space="preserve">1.径流站水位观测方法为：读取测流断面测流建筑物的水尺数，非汛期每日8是观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.沟口径流站的测流方式：平水时采用三角槽测流；水位高于三角槽时，在矩形溢洪道采用浮标法测流，浮标系数采用黄委子洲径流试验站浮标试验结果。 3.王茂庄径流站的测流方式：采用已率定的经人工整理的自然断面观测，流量计算采用已率定的推流公式。 4.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation is carried out by professional and technical personnel; four levels of manual verification are carried out in the process of data input, which are tabulation, initial calibration, re calibration and audit, so as to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1964/01/01-1979/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1964/01/01-1979/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jiuyuangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县韭园沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:456.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">456.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls；doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff modulus, runoff coefficient, sediment transport rate, water level, erosion modulus, discharge, sediment concentration, runoff depth, runoff, soil loss</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流模数, 径流系数, 输沙率, 水位, 侵蚀模数, 流量, 含沙量, 径流深度, 径流量, 土壤流失量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Jiuyuangou,  Suide,  Yulin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韭园沟,  绥德,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,511 +1526,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:093149675976</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LiuSijun </w:t>
+        <w:t xml:space="preserve">,  刘思君  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation data set of runoff and sediment in Jiuyuangou watershed, the first sub region of Loess Hilly and gully region from 1964 to 1979. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.69.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 1964-1979年黄土丘陵沟壑区第一副区韭园沟流域径流、泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.69.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>