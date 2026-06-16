--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment observation data set of Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011-2020年黄土高塬沟壑区南小河沟流域径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0048.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment observation data set of Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.85</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0048.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data set is the runoff and sediment observation data of four runoff stations in the Nanxiaohegou watershed in the Loess Plateau Gully Region from 2011 to 2018. Nanxiaohegou watershed is located in the edge of Dongzhiyuan in Xifeng District, Qingyang City, Gansu Province. It is a tributary of the Jinghe River on the left bank of Puhe River. Its geographical location is 107 ° 30 ′ 03 ″ ~ 107 ° 37 ′ 26 ″ e, 35 ° 40 ′ 51 ″ ~ 35 ° 44 ′ 55 ″ n. from 2011 to 2014, the basin area was 36.3 km 2, and the updated basin area was 38.93 km2 after 2015. The altitude is 1050 ~ 1423m. Shibamutai runoff station is the control station of Nanxiaohegou River Basin. It is located under the slope angle of the back water of the earth dam. The catchment area above the observation section is 32.78km2. In the initial stage, the main purpose of observation is to observe the changes of runoff and sediment in the basin after different degrees of treatment. Due to the retention of part of the runoff by the upstream Huaguoshan reservoir, the runoff and sediment data observed by the 18 Mu station are only used as Comparative analysis of benefits after reservoir impoundment. The experimental observation sections are Bacher weir and rectangular thin-walled weir. The outflow station of Huaguoshan reservoir is the control station at the outlet of Huaguoshan reservoir in the basin, with a catchment area of 26.70km2. It mainly observes the regulation and storage effect of the reservoir and the law of sediment deposition. Rectangular weir and weir are used to observe water. Yangjiagou runoff station is the runoff station of harnessing ditch in the basin. The observation section is located in the main channel of Yangjiagou where biological measures are mainly used for soil and water conservation control. The catchment area above the observation section is 1.01km2. It mainly observes the treatment benefits of biological measures and the treatment measures and methods of branch ditches. The experimental observation section is the triangular groove weir. Dongzhuanggou runoff station is a non harnessing gully runoff station. It is located in the original ecological environment, the main channel of dongzhuanggou is 420m away from the road of dongzhuanggou gully. The catchment area above the observation section is 1.12km2. As an untreated gully, it is compared with Yangjiagou. At the same time, it is a typical small watershed in the Loess Plateau Gully Region to study the law of soil and water loss. The experimental observation section is the triangular groove weir. It mainly includes daily average discharge data, daily average sediment concentration data, daily average sediment transport rate data, extracted data of flood hydrological elements, and successive flood test results data. </w:t>
+        <w:t xml:space="preserve">本数据集为2011-2020年黄土高塬沟壑区南小河沟流域内花果山水库出口、十八亩台、杨家沟及董庄沟，四个径流站径流泥沙观测数据。南小河沟流域地处甘肃省庆阳市西峰区境内的董志塬边缘地带，是泾河支流蒲河左岸一支沟，2011~2014年流域面积36.3km²，2015年以后更新的流域面积为38.93kmn²，主要监测指标包括南小河沟流域内各测站的逐日平均流量数据、逐日平均含沙量数据、逐日平均输沙率数据、洪水水文要素摘录数据、逐次洪水测验成果数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1) 18 Mu Tai runoff station is the control station of Nanxiaohegou watershed. It is located at the back slope angle of 18 Mu Tai earth dam. The catchment area above the observation section is 32.78km2. At the initial stage, the main purpose of observation is the change of runoff and sediment after different degrees of treatment. Due to the upstream Huaguoshan reservoir's interception of part of the runoff in the watershed, the runoff and sediment data observed by 18 Mu Tai station is only for reference It provides a comparative analysis of the benefits after the reservoir storage. The experimental observation sections are basher weir and rectangular thin-walled weir. 2) The outflow station of Huaguoshan reservoir is the control station at the outlet of Huaguoshan reservoir in the basin, with a catchment area of 26.70km2. It mainly observes the regulation and storage function of the reservoir and the law of sediment deposition. The experimental observation sections are basher weir and rectangular thin-walled weir. 3) Yangjiagou runoff station is the runoff station of control ditch in the basin. The observation section is located in the main ditch of Yangjiagou, which is mainly used for soil and water conservation by biological measures. It is 270m away from the highway at the mouth of Yangjiagou ditch. The catchment area above the observation section is 1.01km2. It mainly observes the control benefits of biological measures and the control measures and methods of branch ditch. The experimental observation section is a triangular groove weir. 4) Dongzhuanggou runoff station is a non controlled gully runoff station. It is located at the main gully of dongzhuanggou in the original ecological environment, 420m away from dongzhuanggou gully highway. The catchment area above the observation section is 1.12km2. It is used as an untreated gully and Yangjiagou for comparative observation. At the same time, it is used as a typical small watershed in loess plateau gully area to study the law of soil and water loss. The experimental observation section is a triangular groove weir.</w:t>
+        <w:t xml:space="preserve">1）十八亩台径流站为南小河沟流域控制站，设在十八亩台土坝背水坡坡角下，观测断面以上集水面积32.78km²，设立初期主要观测目的是流域经不同程度治理后径流泥沙的变化情况，由于上游花果山水库对流域部分径流的拦蓄，十八亩台测站观测的径流泥沙数据仅作为水库拦蓄后效益对比分析。试验观测断面为巴歇尔量水堰、矩形薄壁堰。 2）花果山水库出口径流站为流域内花果山水库出口的控制站，集水面积26.70km²，主要观测水库调蓄作用及泥沙淤积规律。试验观测断面为巴歇尔量水堰、矩形薄壁堰。 3）杨家沟径流站为流域内治理沟径流站，观测断面设在以生物措施为主进行水土保持治理的杨家沟主沟道，距杨家沟沟口公路270m处，观测断面以上集水面积1.01km²，主要观测流域以生物措施为主的治理效益及支沟的治理措施和方法。试验观测断面为三角槽量水堰。 4）董庄沟径流站为非治理沟径流站，设在原始生态环境下的董庄沟主沟道距董庄沟沟口公路420m处，观测断面以上集水面积1.12km²，作为未治理沟道与杨家沟进行对比观测，同时作为黄土高塬沟壑区未治理典型小流域研究其水土流失规律。试验观测断面为三角槽量水堰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discharge calculation: the discharge is calculated from the observed water level, and the calculation formula is: basheer weir: q = 3.7h1.59, Yangjiagou triangular groove weir: q = 4.9h2.4, dongzhuanggou triangular groove weir: q = 4.8h2.55, Q: discharge, unit: m 3 / S; H: water level, unit: M. (2) calculation of sediment concentration: P = WS / V * 1000 calculation of sediment concentration, P: measured sediment concentration, unit: kg / m3; V: water sample volume, unit: cm m3; WS: dry sediment weight in water sample, unit: G.</w:t>
+        <w:t xml:space="preserve">流量计算：用观测水位推算流量，计算公式为巴歇尔堰：Q=3.7H1.59，杨家沟三角槽量水堰：Q=4.9H2.4，董庄沟三角 槽量水堰：Q=4.8H2.55 Q:流量，单位：m³/s;H:水位，单位：m。 （2含沙量计算：p=ws/v*1000计算含沙量，p：实测含沙量，单位：kg/m³； v：水样容积，单位：cm³；ws：水样中干沙重，单位：g。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of data compilation and input, there are four levels of manual verification, including tabulation, primary proofreading, rechecking and auditing, so as to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:GuanZhai River Basin, xiaozhaigou District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Average sediment concentration, Average flow, Average sediment transport rate, Runoff depth, Erosion modulus, Runoff modulus</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平均含沙量, 平均流量, 平均输沙率, 径流深, 侵蚀模数, 径流模数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanxiaohegou watershed,  Qingyang,  Xifeng District,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南小河沟流域,  庆阳,  西峰区,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Runoff and sediment observation data set of Nanxiaohegou watershed in Loess Plateau Gully Region from 2011 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.85.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2011-2020年黄土高塬沟壑区南小河沟流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.85.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>