--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游二坝水库水体表面温度观测数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: observation data set of water surface temperature of Erba reservoir in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: observation data set of water surface temperature of Erba reservoir in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3501.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3501.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1879</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  二坝水库红外温度和水面温度观测系统架设目的在于为航空TASI、WiDAS和L波段飞行提供水体表面温度的数据。   观测地点：选择张掖城东14km,甘州区碱滩镇二坝村旁的二坝水库作为观测点。该观测点坐标：38°54'57.14"N，100°36'57.39"。   测量仪器：观测内容包括一个垂直对水面的SI-111红外温度探头，一个正南天顶角35度对天观测的SI-111红外温度探头（2012年新购置仪器，其出厂时默认设置的地表发射率为1，试验期间未进行黑体定标）。2个漂浮在水面以下0cm109SS-L温度传感器，数采为Campell CR-1000，自动采集，GPRS无线传输至综汇系统。探头架高3米，离岸距离3.4m。   测量时间：仪器从2012年5月27日起开始正常观测，至9月27日进行不间断地24小时观测，5秒钟记录一次数据，输出5秒钟和1分钟2组值。   数据内容：垂直水体表面温度（TarT_Sur，未进行地表比辐射率、背景温度的校正）、对天空温度（TarT_Atm，未进行天空背景比辐射率的校正），水面0cm直接测量温度（WaterT_1，WaterT_2）。数据最终被存储为1天1个独立文本文件，数据命名方式：数据格式+观测点名称+数据采样时间+日期+时间.dat。详细的数据表头信息见数据内的数据表头说明。</w:t>
+        <w:t xml:space="preserve">The infrared temperature and water surface temperature observation system of Erba reservoir is set up to provide water surface temperature data for aviation TASI, widas and L-band flights. Observation site: the Erba reservoir, 14km east of Zhangye City and next to Erba village, Jiantan Town, Ganzhou District, is selected as the observation point. Coordinates of the observation point: 38 ° 54'57.14 "n, 100 ° 36'57.39". Measuring instrument: the observation contents include a si-111 infrared temperature probe perpendicular to the water surface and a si-111 infrared temperature probe observing the sky at a zenith angle of 35 degrees due south (the instrument was newly purchased in 2012, the default surface emissivity was 1 when it was delivered from the factory, and blackbody calibration was not carried out during the test). Two 0cm109ss-l temperature sensors floating below the water surface, data acquisition is Campell cr-1000, automatic acquisition, GPRS wireless transmission to the comprehensive collection system. The probe frame is 3M high and the offshore distance is 3.4m. Measurement time: the instrument starts normal observation from May 27, 2012 to September 27, 2012, continuously observes for 24 hours, records data once in 5 seconds, and outputs two groups of values in 5 seconds and 1 minute. Data content: vertical water surface temperature (tart)_ Sur, without correction of surface specific emissivity and background temperature), sky temperature (tart)_ ATM, without sky background specific emissivity correction), water surface 0cm directly measured temperature (water t)_ 1，WaterT_ 2）。 The data is finally stored as an independent text file for one day. The data naming method is: data format + observation point name + data sampling time + date + time. Dat. For detailed data header information, see the data header description in the data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  张掖城东14km,甘州区碱滩镇二坝村旁的二坝水库作为观测点。</w:t>
+        <w:t xml:space="preserve">  14km east of Zhangye City, the Erba reservoir next to Erba village, Jiantan Town, Ganzhou district is used as the observation point.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  包括一个垂直对水面的SI-111红外温度探头，一个正南天顶角35度对天观测的SI-111红外温度探头（2012年新购置仪器，其出厂时默认设置的地表发射率为1，试验期间未进行黑体定标）。2个漂浮在水面以下0cm109SS-L温度传感器，数采为Campell CR-1000，自动采集，GPRS无线传输至综汇系统。探头架高3米，离岸距离3.4m。</w:t>
+        <w:t xml:space="preserve">  It includes a si-111 infrared temperature probe perpendicular to the water surface and a si-111 infrared temperature probe for sky observation with a zenith angle of 35 degrees due to the South (the instrument was newly purchased in 2012, the default surface emissivity was 1 when it was delivered from the factory, and blackbody calibration was not carried out during the test). Two 0cm109ss-l temperature sensors floating below the water surface, data acquisition is Campell cr-1000, automatic acquisition, GPRS wireless transmission to the comprehensive collection system. The probe frame is 3M high and the offshore distance is 3.4m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  垂直水体表面温度（TarT_Sur，未进行地表比辐射率、背景温度的校正）、对天空温度（TarT_Atm，未进行天空背景比辐射率的校正），水面0cm直接测量温度（WaterT_1，WaterT_2）。</w:t>
+        <w:t xml:space="preserve">  Vertical water surface temperature (tart)_ Sur, without correction of surface specific emissivity and background temperature), sky temperature (tart)_ ATM, without sky background specific emissivity correction), water surface 0cm directly measured temperature (water t)_ 1，WaterT_ 2）。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/04-2012/10/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/04-2012/10/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 二坝水库 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Erba reservoir </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">67.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:67.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水面温度, 水体, 辐射定标, 定标观测, 地表辐射温度, 水域, 土地利用, 地表辐射特性</w:t>
+        <w:t xml:space="preserve">Theme:Water surface temperature, water body, radiation calibration, calibration observation, surface radiation temperature, water area, land use, surface radiation characteristics</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  二坝水库,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Experimental area of artificial oasis in the middle reaches,  Erba reservoir,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游二坝水库水体表面温度观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1879.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing test: observation data set of water surface temperature of Erba reservoir in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1879.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">