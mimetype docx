--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: observation data set of water surface temperature of Erba reservoir in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游二坝水库水体表面温度观测数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3501.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing test: observation data set of water surface temperature of Erba reservoir in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1879</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3501.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1879</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The infrared temperature and water surface temperature observation system of Erba reservoir is set up to provide water surface temperature data for aviation TASI, widas and L-band flights. Observation site: the Erba reservoir, 14km east of Zhangye City and next to Erba village, Jiantan Town, Ganzhou District, is selected as the observation point. Coordinates of the observation point: 38 ° 54'57.14 "n, 100 ° 36'57.39". Measuring instrument: the observation contents include a si-111 infrared temperature probe perpendicular to the water surface and a si-111 infrared temperature probe observing the sky at a zenith angle of 35 degrees due south (the instrument was newly purchased in 2012, the default surface emissivity was 1 when it was delivered from the factory, and blackbody calibration was not carried out during the test). Two 0cm109ss-l temperature sensors floating below the water surface, data acquisition is Campell cr-1000, automatic acquisition, GPRS wireless transmission to the comprehensive collection system. The probe frame is 3M high and the offshore distance is 3.4m. Measurement time: the instrument starts normal observation from May 27, 2012 to September 27, 2012, continuously observes for 24 hours, records data once in 5 seconds, and outputs two groups of values in 5 seconds and 1 minute. Data content: vertical water surface temperature (tart)_ Sur, without correction of surface specific emissivity and background temperature), sky temperature (tart)_ ATM, without sky background specific emissivity correction), water surface 0cm directly measured temperature (water t)_ 1，WaterT_ 2）。 The data is finally stored as an independent text file for one day. The data naming method is: data format + observation point name + data sampling time + date + time. Dat. For detailed data header information, see the data header description in the data </w:t>
+        <w:t xml:space="preserve">  二坝水库红外温度和水面温度观测系统架设目的在于为航空TASI、WiDAS和L波段飞行提供水体表面温度的数据。   观测地点：选择张掖城东14km,甘州区碱滩镇二坝村旁的二坝水库作为观测点。该观测点坐标：38°54'57.14"N，100°36'57.39"。   测量仪器：观测内容包括一个垂直对水面的SI-111红外温度探头，一个正南天顶角35度对天观测的SI-111红外温度探头（2012年新购置仪器，其出厂时默认设置的地表发射率为1，试验期间未进行黑体定标）。2个漂浮在水面以下0cm109SS-L温度传感器，数采为Campell CR-1000，自动采集，GPRS无线传输至综汇系统。探头架高3米，离岸距离3.4m。   测量时间：仪器从2012年5月27日起开始正常观测，至9月27日进行不间断地24小时观测，5秒钟记录一次数据，输出5秒钟和1分钟2组值。   数据内容：垂直水体表面温度（TarT_Sur，未进行地表比辐射率、背景温度的校正）、对天空温度（TarT_Atm，未进行天空背景比辐射率的校正），水面0cm直接测量温度（WaterT_1，WaterT_2）。数据最终被存储为1天1个独立文本文件，数据命名方式：数据格式+观测点名称+数据采样时间+日期+时间.dat。详细的数据表头信息见数据内的数据表头说明。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  14km east of Zhangye City, the Erba reservoir next to Erba village, Jiantan Town, Ganzhou district is used as the observation point.</w:t>
+        <w:t xml:space="preserve">  张掖城东14km,甘州区碱滩镇二坝村旁的二坝水库作为观测点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  It includes a si-111 infrared temperature probe perpendicular to the water surface and a si-111 infrared temperature probe for sky observation with a zenith angle of 35 degrees due to the South (the instrument was newly purchased in 2012, the default surface emissivity was 1 when it was delivered from the factory, and blackbody calibration was not carried out during the test). Two 0cm109ss-l temperature sensors floating below the water surface, data acquisition is Campell cr-1000, automatic acquisition, GPRS wireless transmission to the comprehensive collection system. The probe frame is 3M high and the offshore distance is 3.4m</w:t>
+        <w:t xml:space="preserve">  包括一个垂直对水面的SI-111红外温度探头，一个正南天顶角35度对天观测的SI-111红外温度探头（2012年新购置仪器，其出厂时默认设置的地表发射率为1，试验期间未进行黑体定标）。2个漂浮在水面以下0cm109SS-L温度传感器，数采为Campell CR-1000，自动采集，GPRS无线传输至综汇系统。探头架高3米，离岸距离3.4m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Vertical water surface temperature (tart)_ Sur, without correction of surface specific emissivity and background temperature), sky temperature (tart)_ ATM, without sky background specific emissivity correction), water surface 0cm directly measured temperature (water t)_ 1，WaterT_ 2）。 </w:t>
+        <w:t xml:space="preserve">  垂直水体表面温度（TarT_Sur，未进行地表比辐射率、背景温度的校正）、对天空温度（TarT_Atm，未进行天空背景比辐射率的校正），水面0cm直接测量温度（WaterT_1，WaterT_2）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/04-2012/10/05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/04-2012/10/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Erba reservoir </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 二坝水库 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:67.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">67.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Water surface temperature, water body, radiation calibration, calibration observation, surface radiation temperature, water area, land use, surface radiation characteristics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水面温度, 水体, 辐射定标, 定标观测, 地表辐射温度, 水域, 土地利用, 地表辐射特性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Experimental area of artificial oasis in the middle reaches,  Erba reservoir,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  二坝水库,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing test: observation data set of water surface temperature of Erba reservoir in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1879.</w:t>
+        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：黑河流域中游二坝水库水体表面温度观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1879.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>