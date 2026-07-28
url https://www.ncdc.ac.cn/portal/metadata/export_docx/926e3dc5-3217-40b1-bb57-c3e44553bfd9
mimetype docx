--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,948 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022年塔里木河国家级重点预防区水土保持措施数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention area of Tarim River in 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention area of Tarim River in 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4109.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4109.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4109.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022年塔里木河国家级重点预防区水土保持措施数据集包括新疆维吾尔自治区阿克苏市、乌什县、阿瓦提县、泽普县、莎车县、叶城县、麦盖提县、巴楚县、和田市、和田县、墨玉县、皮山县、洛浦县、策勒县、于田县、民丰县、阿合奇县、阿拉尔市2022年度水土保持措施统计表。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;In 2022, the data set of soil and water conservation measures in national key prevention areas of Tarim River includes Aksu City, Wushi County, Awati County, Zepu County, Shache County, Yecheng County, Maigaiti County, Bachu County, Hotan City, Hotan County, Moyu County, Pishan County, Luopu County, Cele County, Yutian County, Minfeng County, AHEQI county Statistical table of soil and water conservation measures in 2022&lt;/ p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木河国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim River National key prevention area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物措施（4个二级类要素），工程措施（16个二级类要素）。</w:t>
+        <w:t xml:space="preserve">Theme:Biological measures (4 secondary elements) and engineering measures (16 secondary elements).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河国家级重点预防区，新疆维吾尔自治区，阿克苏市，乌什县，阿瓦提县，泽普县，莎车县，叶城县，麦盖提县，巴楚县，和田市，和田县，墨玉县，皮山县，洛浦县，策勒县，于田县，民丰县，阿合奇县，阿拉尔市 </w:t>
+        <w:t xml:space="preserve">Place:Tarim River National key prevention area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -977,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1239,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:LI Suoya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2022年塔里木河国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4109.2023.</w:t>
+        <w:t xml:space="preserve">. Data set of soil and water conservation measures in national key prevention area of Tarim River in 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4109.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>