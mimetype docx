--- v0 (2026-05-04)
+++ v1 (2026-08-03)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全国省市县边界矢量数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">National Province City County Boundary Vector Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">National Province City County Boundary Vector Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6547.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6547.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6547.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  全国省市县三级行政区。gpkg格式矢量数据。数据集包含：  1）省域边界.gpkg;  2)市域边界.gpkg;  3)县域边界.gpkg。</w:t>
+        <w:t xml:space="preserve">Provincial, municipal, and county-level administrative regions across the country. GPkg format vector data. The dataset includes: 1) Provincial boundary. gpg; 2) City boundary. gpg; 3) County boundary. gpg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要来源于高德地图（www.amap.com）， 经对json边界数据进行转换加工获得。</w:t>
+        <w:t xml:space="preserve">    This dataset is mainly sourced from Amap (www.amap. com) and obtained through the transformation and processing of JSON boundary data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1）利用高德开放平台提供的API分别下载省市县三级行政区边界JSON数据；   2）编制程序对JSON进行校正；   3）合成各区域JSON边界数据并转换为GPKG格式矢量数据；   4）对各行政区内缺失的边界数据进行补充，保证各文件中行政区域的完整。</w:t>
+        <w:t xml:space="preserve">    1) Download JSON data of provincial, municipal, and county administrative boundaries using the API provided by Gaode Open Platform;     2) Develop a program to correct JSON;     3) Synthesize JSON boundary data from various regions and convert it into vector data in GPKG format;     4) Supplement the missing boundary data within each administrative region to ensure the completeness of the administrative regions in each document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好，边界准确。</w:t>
+        <w:t xml:space="preserve">    Good data quality and accurate boundaries. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/04/20-2023/04/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/04/20-2023/04/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">112.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:112.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">gpkg</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:gpkg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">省边界, 市边界, 县边界, 矢量边界</w:t>
+        <w:t xml:space="preserve">Theme:Provincial boundary, city boundary, county boundary, vector boundary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全国 </w:t>
+        <w:t xml:space="preserve">Place:whole country </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东 </w:t>
+        <w:t xml:space="preserve">contributors:HanHaidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东  </w:t>
+        <w:t xml:space="preserve">author:HanHaidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HanHaidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩海东. 全国省市县边界矢量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6547.2024.</w:t>
+        <w:t xml:space="preserve">HanHaidong. National Province City County Boundary Vector Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6547.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>