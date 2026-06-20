--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001年、2008年黄河中游多沙粗沙区主要支流侵蚀特征数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data sets of erosion characteristics of main tributaries in the middle reaches of the Yellow River in 2001 and 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sets of erosion characteristics of main tributaries in the middle reaches of the Yellow River in 2001 and 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0052.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0052.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.160</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2001年与2008年甘肃、宁夏、内蒙、山西、陕西5个省区黄河中游多沙粗沙区涉及主要支流输沙模数及侵蚀强度面积统计数据集，包括支流名称、流域面积、涉及面积、涉及省及面积、涉及县、涉及水土流失类型区、输沙量、输沙模数、侵蚀强度面积分布等数据。其中1998年统计数据包含33条数据，2005年统计数据包含39条数据。</w:t>
+        <w:t xml:space="preserve">This data set is the statistical data set of sediment transport modulus and erosion intensity area of main tributaries in the middle reaches of Yellow River in Gansu, Ningxia, Inner Mongolia, Shanxi and Shaanxi in 2001 and 2008, including tributary name, basin area, area involved, province and area involved, county involved, soil erosion type area, sediment discharge, sediment transport modulus and area distribution of erosion intensity And so on. Among them, there are 33 data in 1998 and 39 in 2005. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
+        <w:t xml:space="preserve">This data set is obtained through statistical reporting and summary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是由甘肃、宁夏、内蒙、山西、陕西各省区统计上报，审核汇总。</w:t>
+        <w:t xml:space="preserve">This data set is reported and reviewed by Gansu, Ningxia, Inner Mongolia, Shanxi and Shaanxi provinces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is reviewed by professionals in each stage of acquisition and processing to ensure the integrity and accuracy of data integration and good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河中游多沙粗沙区（包括甘肃、宁夏、内蒙、山西、陕西6个省区） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Sandy and coarse sand areas in the middle reaches of the Yellow River (including Gansu, Ningxia, Inner Mongolia, Shanxi and Shaanxi provinces) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">39.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:39.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">GCS_WGS_1984 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">支流名称，流域面积，涉及面积，涉及省及面积，水土流失类型区，输沙量，输沙模数，侵蚀强度面积分布</w:t>
+        <w:t xml:space="preserve">Theme:Name of tributary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1998 2005</w:t>
+        <w:t xml:space="preserve">Time:1998 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,  内蒙古自治区,  宁夏回族自治区,  山西省,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Inner Mongolia Autonomous Region,  Ningxia Hui Autonomous Region,  Shanxi Province,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2001年、2008年黄河中游多沙粗沙区主要支流侵蚀特征数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.160.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data sets of erosion characteristics of main tributaries in the middle reaches of the Yellow River in 2001 and 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.160.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>