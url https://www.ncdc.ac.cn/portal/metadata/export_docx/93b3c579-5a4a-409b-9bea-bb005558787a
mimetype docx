--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1945-1958年黄土丘陵沟壑区第三副区大柳树沟流域降水观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0015.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0015.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1945-1958年黄土丘陵沟壑区第三副区大柳树沟流域降水观测数据。因流域面积甚小，故引用了流域内梁家坪试验场气象园的降水资料。数据集包括逐日降水量观测数据、降水量摘录数据、各时段最大降水量数据（按分钟和小时摘录）。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the precipitation observation data of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958. Because the basin area is very small, the precipitation data of liangjiaping experimental field meteorological Park in the basin is quoted. The data set includes daily precipitation observation data, precipitation extract data and maximum precipitation data of each period (extracted by minutes and hours). &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测，人工定时观测。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation, artificial timing observation. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">降水量观测仪器包括普通雨量器和自记雨量计两种。使用的雨量器有自记雨量计和普通雨量器两种。自记雨量计型号有两种：一是仿苏П-1型自记计；二是天津海洋仪器厂制造的DSJ2型虹吸自记计。普通雨量器按承雨口径大小分两种，即口径20cm的标准雨量筒及口径11.3cm的简易雨量筒。降水量一般按两段制观测。各站除按规定时段观测外，还要记载降水起讫时间。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;There are two kinds of precipitation observation instruments: ordinary rain gauge and self recording rain gauge. There are two kinds of rain gauge used: self recording rain gauge and ordinary rain gauge. There are two types of self recording rain gauge: one is imitated Su Ν - 1 self recording meter; the other is dsj2 siphon self recording meter made by Tianjin Ocean instrument factory. The ordinary rain gauge is divided into two types according to the size of the rain bearing caliber, i.e. the standard rain tube with the diameter of 20 cm and the simple rain tube with the diameter of 11.3 cm. Precipitation is generally observed in two-stage system. In addition to observing according to the specified time interval, each station should also record the beginning and ending time of precipitation. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自记式雨量计每年汛期开始前进行仪器标定。观测过程中自记雨量计出现异常值时使用普通雨量计观测值进行插补。观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The self recording rain gauge is calibrated before the beginning of flood season every year. In the observation process, when the self recording rain gauge has abnormal value, the ordinary rain gauge observation value is used for interpolation. In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1945/01/01-1958/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1945/01/01-1958/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市秦州区大柳树沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Daliushugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1107.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1107.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1176.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">598.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:598.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">年降雨量, 日降雨量, 时段降雨量, 最大降雨量, 降雨摘录</w:t>
+        <w:t xml:space="preserve">Theme:Annual rainfall, daily rainfall, interval rainfall, maximum rainfall, rainfall extract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1954 1955 1956 1957 1958</w:t>
+        <w:t xml:space="preserve">Time:1954 1955 1956 1957 1958</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,  大柳树沟,  天水,  梁家坪站 </w:t>
+        <w:t xml:space="preserve">Place:Daliushugou,  Tianshui,  liangjiaping station,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局（天水水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Soil and Water Conservation Tianshui Management Supervision Bureau (Tianshui Soil and Water Conservation Scientific Experimental Station) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局（天水水土保持科学试验站）. 1945-1958年黄土丘陵沟壑区第三副区大柳树沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.40.</w:t>
+        <w:t xml:space="preserve">Yellow River Soil and Water Conservation Tianshui Management Supervision Bureau (Tianshui Soil and Water Conservation Scientific Experimental Station). Precipitation observation data set of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.40.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>