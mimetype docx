--- v1 (2026-08-06)
+++ v2 (2026-08-06)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1945-1958年黄土丘陵沟壑区第三副区大柳树沟流域降水观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0015.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.40</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0015.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data set is the precipitation observation data of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958. Because the basin area is very small, the precipitation data of liangjiaping experimental field meteorological Park in the basin is quoted. The data set includes daily precipitation observation data, precipitation extract data and maximum precipitation data of each period (extracted by minutes and hours). &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">本数据集为1945-1958年黄土丘陵沟壑区第三副区大柳树沟流域降水观测数据。因流域面积甚小，故引用了流域内梁家坪试验场气象园的降水资料。数据集包括逐日降水量观测数据、降水量摘录数据、各时段最大降水量数据（按分钟和小时摘录）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation, artificial timing observation. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">仪器连续观测，人工定时观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;There are two kinds of precipitation observation instruments: ordinary rain gauge and self recording rain gauge. There are two kinds of rain gauge used: self recording rain gauge and ordinary rain gauge. There are two types of self recording rain gauge: one is imitated Su Ν - 1 self recording meter; the other is dsj2 siphon self recording meter made by Tianjin Ocean instrument factory. The ordinary rain gauge is divided into two types according to the size of the rain bearing caliber, i.e. the standard rain tube with the diameter of 20 cm and the simple rain tube with the diameter of 11.3 cm. Precipitation is generally observed in two-stage system. In addition to observing according to the specified time interval, each station should also record the beginning and ending time of precipitation. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">降水量观测仪器包括普通雨量器和自记雨量计两种。使用的雨量器有自记雨量计和普通雨量器两种。自记雨量计型号有两种：一是仿苏П-1型自记计；二是天津海洋仪器厂制造的DSJ2型虹吸自记计。普通雨量器按承雨口径大小分两种，即口径20cm的标准雨量筒及口径11.3cm的简易雨量筒。降水量一般按两段制观测。各站除按规定时段观测外，还要记载降水起讫时间。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The self recording rain gauge is calibrated before the beginning of flood season every year. In the observation process, when the self recording rain gauge has abnormal value, the ordinary rain gauge observation value is used for interpolation. In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">自记式雨量计每年汛期开始前进行仪器标定。观测过程中自记雨量计出现异常值时使用普通雨量计观测值进行插补。观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1945/01/01-1958/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1945/01/01-1958/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Daliushugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市秦州区大柳树沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1107.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1107.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1176.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:598.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">598.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Annual rainfall, daily rainfall, interval rainfall, maximum rainfall, rainfall extract</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年降雨量, 日降雨量, 时段降雨量, 最大降雨量, 降雨摘录</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1954 1955 1956 1957 1958</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1954 1955 1956 1957 1958</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Daliushugou,  Tianshui,  liangjiaping station,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大柳树沟,  天水,  梁家坪站,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Soil and Water Conservation Tianshui Management Supervision Bureau (Tianshui Soil and Water Conservation Scientific Experimental Station) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局（天水水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Soil and Water Conservation Tianshui Management Supervision Bureau (Tianshui Soil and Water Conservation Scientific Experimental Station). Precipitation observation data set of daliushugou watershed in the third sub region of Loess Hilly and gully region from 1945 to 1958. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.40.</w:t>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局（天水水土保持科学试验站）. 1945-1958年黄土丘陵沟壑区第三副区大柳树沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.40.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>