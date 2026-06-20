--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2020年黄土丘陵沟壑区第三副区吕二沟流域沟口径流站径流泥沙数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment data set of lvergou drainage station in the third sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment data set of lvergou drainage station in the third sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0006.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0006.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.58</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2011-2020年黄土丘陵沟壑区第三副区吕二沟流域沟口径流站的径流泥沙观测数据。吕二沟观测断面为自然梯形断面；径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。数据包括实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; This data set is the runoff and sediment observation data of lvergou drainage station in the third sub region of Loess Hilly and gully region from 2011 to 2020. The observation section of lueergou is a natural trapezoidal section; the flow velocity is measured by buoy method and the discharge is calculated by velocity area method; sediment sampling and flow measurement are carried out simultaneously, and the sampling times are the same as those of flow measurement, and the sediment concentration is measured by displacement method. The data include the measured discharge result table, flood hydrological elements extraction table, successive flood test result table, daily average discharge table, daily average sediment concentration table and daily average suspended sediment transport rate table. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; Artificial timing observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">详见2011-2020年吕二沟流域综合说明文档</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; For details, please refer to the comprehensive description document of lueergou basin from 2011 to 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">按照“水土保持试验规范”（SD239）和“水土保持试验规程”（SL419）的规定由专业技术人员进行数据的观测、整理、整编。观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。观测数据整编录入过程中经过制表、初校、复校、审核等四级人工校核，资料整编严格依据相关观测、整编规范规程，按照一校、二校、审核、复审、复核的过程开展，以确保数据成果质量。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;pre&amp;gt;&amp;lt;code&amp;gt; According to the regulations of "soil and water conservation test specification" (sd239) and "soil and water conservation test specification" (sl419), the data are observed, sorted and compiled by professional and technical personnel. Observation data shall be measured, calculated, sorted and analyzed in accordance with the requirements of "four follow-up". Errors and unreasonable records of observation shall be handled and corrected in time, and remarks shall be made. In the process of data compilation and input, four levels of manual verification, such as tabulation, primary calibration, re calibration and review, are carried out in strict accordance with relevant observation and compilation specifications and in accordance with the process of first proofreading, second proofreading, review and review, so as to ensure the quality of data results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市秦州区吕二沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:lvergou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1176.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1176.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1707.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">329.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:329.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">年输沙量, 年径流量, 洪水总量, 洪水输沙量, 单位面积土壤流失量, 径流系数, 逐日平均流量, 逐日平均含沙量, 逐日平均悬移质输沙率, 最大流量</w:t>
+        <w:t xml:space="preserve">Theme:Annual sediment discharge, annual runoff, total flood volume, flood sediment discharge, soil loss per unit area, runoff coefficient, daily average flow, daily average sediment concentration, daily average suspended sediment transport rate, maximum flow rate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天水,  吕二沟,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Tianshui,  Lvergou,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 2011-2020年黄土丘陵沟壑区第三副区吕二沟流域沟口径流站径流泥沙数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.58.</w:t>
+        <w:t xml:space="preserve">. Runoff and sediment data set of lvergou drainage station in the third sub region of Loess Hilly and gully region from 2011 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.58.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>