--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">泾河流域水文因子数据集（2000年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological factor data set of Jinghe River Basin (2000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological factor data set of Jinghe River Basin (2000)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1982.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1982.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1982.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源为地理空间数据云。本数据通过对多幅源数据DEM进行拼接，并用泾河流域边界裁剪，得到泾河流域数据DEM。再利用ArcGIS软件-水文分析工具确定河流网络，河流流向，汇流计算，水流长度，河流流量。</w:t>
+        <w:t xml:space="preserve">The data source is geographic spatial data cloud. This data is obtained by concatenating multiple source data DEMs and cropping them using the boundary of the Jinghe River Basin to obtain the Jinghe River Basin data DEM. Reuse ArcGIS software - hydrological analysis tool to determine river network, river flow direction, confluence calculation, water flow length, and river flow rate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于地理空间数据云（http://www.gscloud.cn/search）。</w:t>
+        <w:t xml:space="preserve">    The data comes from geographic spatial data cloud（ http://www.gscloud.cn/search ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）对下载DEM进行拼接，并使用泾河流域边界进行裁剪；   （2）利用ArcGIS软件的水文分析工具确定泾河流域河流网络、流向、流量、汇流累积量和水流长度等因子。</w:t>
+        <w:t xml:space="preserve"> (1) Splice the downloaded DEM and crop it using the boundary of the Jinghe River Basin;  (2) Use the hydrological analysis tool of ArcGIS software to determine factors such as river network, flow direction, flow rate, cumulative flow concentration, and flow length in the Jinghe River Basin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinghe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">145.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:145.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">无洼地DEM, 汇流累积量, 水流长度, 流量</w:t>
+        <w:t xml:space="preserve">Theme:No depression DEM, confluence accumulation, flow length, flow</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省,  宁夏回族自治区,  泾河流域,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Ningxia Hui Autonomous Region,  Jinghe River Basin,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 泾河流域水文因子数据集（2000年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1982.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Hydrological factor data set of Jinghe River Basin (2000). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1982.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>