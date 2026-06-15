--- v0 (2026-06-15)
+++ v1 (2026-06-15)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古黄河涉水建筑物BIM模型数据集（2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">BIM model data set of Yellow River wading structures in Inner Mongolia (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">BIM model data set of Yellow River wading structures in Inner Mongolia (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2362.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2362.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2362.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是内蒙古黄河涉水建筑物BIM模型数据，利用Revit软件建模制作。包含遥水站，大桥模型，共3个，数据集暂不共享。</w:t>
+        <w:t xml:space="preserve">This data set is the BIM model data of the Yellow River wading structures in Inner Mongolia, which is modeled and produced by Revit software. There are 3 remote water stations and bridge models, and the data set will not be shared temporarily. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用Revit软件三维建模。</w:t>
+        <w:t xml:space="preserve">  3D modeling with Revit software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用Revit软件三维建模。</w:t>
+        <w:t xml:space="preserve">  3D modeling with Revit software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Revit是Autodesk公司一套系列软件的名称。Revit系列软件是为建筑信息模型构建的，可帮助建筑设计师设计、建造和维护质量更好、能效更高的建筑。</w:t>
+        <w:t xml:space="preserve">  Revit is the name of a family of Autodesk software. Revit series software is built for building information model, which can help architectural designers design, build and maintain buildings with better quality and higher energy efficiency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古,头道拐,万家寨 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Inner Mongolia, Toudaoguai, Wanjiazhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">579.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:579.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.fbx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">涉水建筑物, BIM模型</w:t>
+        <w:t xml:space="preserve">Theme:Wading structures, BIM model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古,  头道拐,  万家寨 </w:t>
+        <w:t xml:space="preserve">Place:Inner Mongolia,  Toudaoguai,  Wanjiazhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨海波 </w:t>
+        <w:t xml:space="preserve">contributors:yang haibo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨海波  </w:t>
+        <w:t xml:space="preserve">author:yang haibo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yang haibo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河凌汛监测与灾害防控关键技术研究与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and demonstration on Key Technologies of ice flood monitoring and disaster prevention and control in the Yellow River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨海波. 内蒙古黄河涉水建筑物BIM模型数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2362.2022.</w:t>
+        <w:t xml:space="preserve">yang haibo. BIM model data set of Yellow River wading structures in Inner Mongolia (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2362.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>