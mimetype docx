--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Root Traits of Desert Plants under Drought Treatments in the Fukang Desert Region (2024-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">阜康荒漠地区干旱处理荒漠植物根系性状数据集（2024-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.db7762.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Root Traits of Desert Plants under Drought Treatments in the Fukang Desert Region (2024-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.db7762.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.db7762.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7762.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集收集了2024—2025年新疆阜康荒漠地区干旱处理下荒漠植物根系功能性状数据，旨在揭示降水减少条件下荒漠植物地下资源获取策略及根系适应特征。试验设置自然降水对照（CK）和降水减少50%的干旱处理（Dro），每年于4月15日至5月15日开展调查与采样，并设置1 m × 1 m样方。数据集共包含96条观测记录，主要指标包括最大根深、单株总根长、平均根径、根表面积、根体积、比根长和根系氮磷比等，并记录年份、处理、重复区组及样地经纬度信息。该数据集可为研究干旱条件下荒漠植物根系功能性状变化、地下资源获取策略以及荒漠植物对降水变化的适应机制提供基础数据支撑。   本数据集包含2024—2025年新疆阜康荒漠地区不同干旱处理下荒漠植物根系功能性状数据，共96条观测记录。数据包括年份、样方、降水处理、重复区组及根系性状等信息。主要指标包括最大根深（MRD）、单株总根长（RL）、平均根径（RD）、根表面积（RSA）、根体积（RV）、比根长（SRL）和根系氮磷比（N:P）等，同时记录各样地的经纬度信息。该数据集可用于分析降水减少条件下荒漠植物根系形态、资源获取策略及地下部分对干旱胁迫的适应特征。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset comes from field drought control experiments conducted in Fukang Desert Area, Xinjiang from 2024 to 2025. The experiment set up a natural precipitation control (CK) and a drought treatment (Dro) with a 50% reduction in precipitation. Field surveys and sample collection were carried out every year from April 15 to May 15. A 1 m × 1 m sample square was set up in the test area to obtain underground root samples of plants according to a unified sampling method. The collected root samples were cleaned up and used to determine the maximum root depth, total root length of a plant, average root diameter, root surface area, root volume, specific root length and root nitrogen and phosphorus ratio. Consistent test processing, sample setting, sample collection and indicator determination methods will be adopted in 2024 and 2025 to ensure comparability of data from different years.</w:t>
+        <w:t xml:space="preserve">  本数据集来源于2024—2025年新疆阜康荒漠地区开展的野外干旱控制试验。试验设置自然降水对照（CK）和降水减少50%的干旱处理（Dro），每年于4月15日至5月15日开展野外调查和样品采集。在试验区域设置1 m × 1 m样方，按照统一的采样方法获取植物地下根系样品。采集后的根系样品经清理后用于测定最大根深、单株总根长、平均根径、根表面积、根体积、比根长及根系氮磷比等指标。2024年和2025年采用一致的试验处理、样方设置、样品采集和指标测定方法，以保证不同年份数据的可比性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Standardize the format of data for different years and processing, unify variable names, indicator abbreviations and units of measurement, and conduct consistency check on sample numbers, processing information, and latitude and longitude information. Missing values, outliers and obvious entry errors in the data were checked and compared with the original investigation and experimental records. The verified root property data is summarized according to a unified field structure to form an Excel data file. The original measured values are retained during the data collation process and no artificial interpolation or modification is carried out.</w:t>
+        <w:t xml:space="preserve">  对不同年度和处理的数据进行格式标准化，统一变量名称、指标缩写和计量单位，并对样品编号、处理信息及经纬度信息进行一致性检查。对数据中的缺失值、异常值和明显录入错误进行核查，并与原始调查及实验记录进行比对。经核验后的根系性状数据按照统一字段结构汇总形成Excel数据文件，数据整理过程中保留原始测定值，未进行人为插补或修改。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data collection and experimental determination adopt a unified experimental design, sample collection and indicator determination process. Consistent drought processing and sampling methods will be adopted in 2024 and 2025 to ensure comparability of data between years. After collection, root samples are cleaned and measured according to unified standards, and relevant instruments are inspected and calibrated before measurement. After data entry, the year, sample plot, processing, duplicate block, unit of measurement and value range are checked item by item, and the abnormal data and the original experimental records are reviewed. The final data is subjected to manual verification and logical consistency check to ensure data integrity, accuracy and traceability. </w:t>
+        <w:t xml:space="preserve">  数据采集和实验测定采用统一的试验设计、样品采集和指标测定流程。2024年和2025年采用一致的干旱处理及采样方法，以保证年度间数据的可比性。根系样品采集后按照统一标准进行清理和测定，相关仪器在测定前进行检查和校准。数据录入后对年份、样方、处理、重复区组、计量单位和数值范围进行逐项检查，对异常数据与原始实验记录进行复核。最终数据经过人工校验和逻辑一致性检查，以保证数据的完整性、准确性和可追溯性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/04/15-2025/05/15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/04/15-2025/05/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China Academy of Sciences Fukang National Field Scientific Observation and Research Station of Desert Ecosystem and its surrounding desert ecosystem test plots, Xinjiang Uygur Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院阜康荒漠生态系统国家野外科学观测研究站及其周边荒漠生态系统试验样地，新疆维吾尔自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:425.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">425.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">470.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:16.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:desert plants, drought treatment, precipitation reduction, root shape, plant functional shape</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠植物, 干旱处理, 降水减少, 根系形状, 植物功能形状</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Fukang,  Xinjiang,  Junggar Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阜康、新疆,  准噶尔盆地,  荒漠生态系统 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 87.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Bo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张波 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Bo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zeng Fanjiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">曾凡江</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2024YFE0103300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024YFE0103300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:A Study on the Mechanisms Underlying the Response of Desert Ecosystem Productivity in China and Egypt to Extreme Drought</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中埃荒漠生态系统生产力对极端干旱的响应机制研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Bo. Dataset of Root Traits of Desert Plants under Drought Treatments in the Fukang Desert Region (2024-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7762.2026.</w:t>
+        <w:t xml:space="preserve">张波. 阜康荒漠地区干旱处理荒漠植物根系性状数据集（2024-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7762.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>