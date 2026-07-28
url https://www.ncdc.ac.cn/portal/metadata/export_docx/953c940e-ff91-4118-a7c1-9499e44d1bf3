--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1105 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">丝绸之路沿线重点区域洪扎河流域冰川表面高程（冰量）变化数据集（1970-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Glacial surface elevation change of Hunza basin along the Silk Road</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Glacial surface elevation change of Hunza basin along the Silk Road</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6498.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6498.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6498.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于KH9（1970年）、SRTM（2000年）和ZY3-02（2019年）数据，利用不同时期DEM数据，获取了喀喇昆仑山地区洪扎河流域冰川表面高程变化。2000-2019年，喀喇昆仑山洪扎河流域冰川表面高程呈显著减薄状态，平均变化为-5.48±0.39 m。本数据集为喀喇昆仑山地区水资源评价、冰川水文研究提供了基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. KH9：空间分辨率为10m，下载地址为https://earthexplorer.usgs.gov/ 。   2. SRTM：空间分辨率为1″的SRTM DEM数据，下载地址:http://imagico.de/map/demsearch.php 。   3. 资三立体像对：采购的地面分辨率为3.5 m的前视和后视影像，以构成立体像对，提取DEM。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. DEM提取：资三立体相对提取DEM   2. DEM配准：不同DEM之间的配置。   公式: dh=a * cos⁡(b-φ)*tan(α)+ dh ̅   参考文献：Nuth, C., &amp; Kääb, A. (2011). Co-registration and bias corrections of satellite elevation data sets for quantifying glacier thickness change. The Cryosphere, 5, 271-290.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过DEM配准，非冰川区高程差从8.76m降低到0.76m。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">丝绸之路沿线重点区域洪扎河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Hongzha River Basin, a key area along the Silk Road </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:206.7 MiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川表面高程, 丝绸之路沿线重点区域</w:t>
+        <w:t xml:space="preserve">Theme:Glacier surface elevation, key areas along the Silk Road</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 2019</w:t>
+        <w:t xml:space="preserve">Time:1970 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">洪扎河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hongzha River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1134,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1223,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1307,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1396,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1484,743 +1153,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏 </w:t>
+        <w:t xml:space="preserve">contributors:WU Kunpeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Kunpeng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴坤鹏. 丝绸之路沿线重点区域洪扎河流域冰川表面高程（冰量）变化数据集（1970-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6498.2024.</w:t>
+        <w:t xml:space="preserve">WU Kunpeng. Glacial surface elevation change of Hunza basin along the Silk Road. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6498.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>