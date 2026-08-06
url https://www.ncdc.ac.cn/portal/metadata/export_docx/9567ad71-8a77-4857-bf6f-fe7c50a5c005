--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,994 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山托木尔峰地区冰川表面高程变化（2000-2010年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface elevation changes of glaciers in the Tuomu'er Peak area of Tianshan Mountains (2000-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface elevation changes of glaciers in the Tuomu'er Peak area of Tianshan Mountains (2000-2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7103.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7103.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB7103.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集针对天山托木尔峰地区冰川，利用SRTM V3和FABDEM V1-2遥感数据产品，通过差值计算，获取冰川表面高程变化。单位为米（m）。数据集主要为遥感影像提取资料，仅表示遥感影像获取时间的冰川表面高程变化，时间为2000-2010年。</w:t>
+        <w:t xml:space="preserve">    This dataset focuses on the glaciers in the Tuomu'er Peak area of the Tianshan Mountains. Using SRTM V3 and FABDEM V1-2 remote sensing data products, the surface elevation changes of glaciers are obtained through difference calculation. The unit is meters (m). The dataset is mainly used for extracting data from remote sensing images, and only represents the elevation changes of glacier surfaces at the time of remote sensing image acquisition, from 2000 to 2010. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  SRTM V3：由美国太空总署（ NASA）和国家测绘局（ NIMA） 于2000 年 2 月 11 日联合测量获取。此数据产品 2003 年开始公开发布，经历多修订，目前的数据修订版本为 V3 版本。该版本使用更先进的算法，并融合了多源数据来填补原始SRTM数据中的空洞（主要由水体和雷达阴影导致）。这些辅助数据包括：ASTER GDEM v2，USGS GMTED2010，来自前面提到的TanDEM-X任务的数据和其他区域性地形数据。90 m 分辨率 DEM。   FABDEM V1-2：全称是 Forest And Buildings removed Copernicus DEM。是一个全球性的、去除了树木和建筑物高度的数字高程模型（DEM）。基于欧洲航天局（ESA）的 Copernicus DEM（GLO-30），该数据本身源自TanDEM-X雷达卫星任务，具有高垂直精度。使用先进的机器学习算法（主要是卷积神经网络）和辅助数据（如全球森林高度图、建筑足迹数据），识别并减去全球范围内的森林树冠和建筑物高度。30 m 分辨率。</w:t>
+        <w:t xml:space="preserve">    SRTM V3: jointly measured by NASA and NIMA on February 11, 2000. This data product has been publicly released since 2003 and has undergone multiple revisions. The current revised version of the data is V3. This version uses more advanced algorithms and integrates multi-source data to fill the gaps in the original SRTM data (mainly caused by water bodies and radar shadows). These auxiliary data include ASTER GDEM v2, USGS GMTED2010, data from the TanDEM-X mission mentioned earlier, and other regional terrain data. 90 meter resolution DEM.     FABDEM V1-2: The full name is Forest And Buildings removed Copernicus DEM. It is a global digital elevation model (DEM) that removes the height of trees and buildings. Based on the Copernicus DEM (GLO-30) of the European Space Agency (ESA), the data itself comes from the TanDEM-X radar satellite mission and has high vertical accuracy. Using advanced machine learning algorithms (primarily convolutional neural networks) and auxiliary data (such as global forest height maps and building footprint data), identify and subtract forest canopy and building heights worldwide. 30 meter resolution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对不同时期的DEM进行精度检验后，利用坡度坡向与高程差的余弦关系，进行平面与高程校正；然后利用最大曲率与高程差的关系，降低因不同分辨率带来的误差，对两期DEM进行配准和相对精度评价，得到不同时期的冰川高程变化。</w:t>
+        <w:t xml:space="preserve">    After conducting accuracy checks on DEMs from different periods, the cosine relationship between slope direction and elevation difference is used for plane and elevation correction; Then, by utilizing the relationship between maximum curvature and elevation difference, the errors caused by different resolutions are reduced, and the two phases of DEM are registered and the relative accuracy is evaluated to obtain the glacier elevation changes in different periods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山，奎屯河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tian Shan, Kuitun River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2900.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2900.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">7400.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">502.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:502.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1002,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 表面高程, 天山托木尔峰地区</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, surface elevation, Tianshan Tuomu'er Peak area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学 </w:t>
+        <w:t xml:space="preserve">Subject:Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山托木尔峰地区 </w:t>
+        <w:t xml:space="preserve">Place:Tianshan Tuomu'er Peak area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1270,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1359,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1443,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1532,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1620,818 +1276,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">岳晓英 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">岳晓英  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">天山冰川数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Compilation and Integration of the Tianshan Glaciers Data Resource System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">岳晓英. 天山托木尔峰地区冰川表面高程变化（2000-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7103.2026.</w:t>
+        <w:t xml:space="preserve">. Surface elevation changes of glaciers in the Tuomu'er Peak area of Tianshan Mountains (2000-2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7103.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>