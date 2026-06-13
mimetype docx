--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 Urban Boundary Dataset for Core Jurisdictions of Ningxia Autonomous Region (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">宁夏自治区核心辖区1:10万城镇界数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3891.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 Urban Boundary Dataset for Core Jurisdictions of Ningxia Autonomous Region (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.732</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3891.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.732</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is a 1:100000 basic data for the core jurisdiction of Ningxia Autonomous Region, extracted from the 2012 township zoning map, thematic map, and high-resolution image Scale 1:100000 Ningxia_ City_ Boundary attribute field Field 1: Name of the city boundary Data type: Text (30) Field 2: Code City boundary code Data type: Text (20) Field 3: Area Data type: Double (8,3) Field 4: Perimeter area Data type: Double (8,3) </w:t>
+        <w:t xml:space="preserve">本数据为宁夏自治区核心辖区1:10万基础数据,根据2012年乡镇区划图、专题图及高分辨率影像提取 比例尺为1:100000 Ningxia_City_boundary(城市界)属性字段 字段1：NAME 城市界名称 数据类型:Text(30) 字段2：Code城市界编码 数据类型:Text(20) 字段3：Area 面积 数据类型:Double(8,3) 字段4：Perimeter 面积 数据类型:Double(8,3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Topographic maps, scanned thematic maps, remote sensing images TM/ETM, ASTER, OSM databases, and other data sources</w:t>
+        <w:t xml:space="preserve">地形图，扫描专题图，遥感影像TM/ETM,ASTER,OSM数据库等数据源</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using remote sensing software such as GIS and ENVI, perform precise correction on the required images to ensure that the error of adjacent images is less than one pixel. Then, after digitization, extract, organize, and edit spatial and attribute data strictly according to the 100000 scale requirements</w:t>
+        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，确保相邻影像的误差小于一个像元，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data such as finely corrected planning maps, thematic maps, maps, and high-resolution remote sensing images </w:t>
+        <w:t xml:space="preserve">经过精纠正的规划图、专题图、地图及高分辨率遥感影像等数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Ningxia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宁夏自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:139.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">139.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Basic geography, Town boundary</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理, 城镇界</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Ningxia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宁夏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. 1:100000 Urban Boundary Dataset for Core Jurisdictions of Ningxia Autonomous Region (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.732.</w:t>
+        <w:t xml:space="preserve">吴立宗. 宁夏自治区核心辖区1:10万城镇界数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.732.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>