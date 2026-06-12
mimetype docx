--- v0 (2026-06-12)
+++ v1 (2026-06-12)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省初级生产总值(GPP) 数据集(2000-2020年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Primary Gross Domestic Product (GPP) Dataset (2000-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Primary Gross Domestic Product (GPP) Dataset (2000-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4145.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4145.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4145.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集基于修订的光利用效率模型，生成了甘肃省初级生产力总值长期乘积，有效地再现甘肃省初级生产力的空间、季节和年度变化特征。   该数据集包括2000-2020年每8天GPP数据，要获得每8天的GPP/NPP年值，请将 GPP/NPP值乘以相应的天数（前45天的值为8，最后一天的值为5或 6）。</w:t>
+        <w:t xml:space="preserve">This dataset is based on a revised light utilization efficiency model and generates a long-term product of the total value of primary productivity in Gansu Province, effectively reproducing the spatial, seasonal, and annual variation characteristics of primary productivity in Gansu Province. This dataset includes GPP data every 8 days from 2000 to 2020. To obtain the annual GPP/NPP value for every 8 days, multiply the GPP/NPP value by the corresponding number of days (the value for the first 45 days is 8, and the value for the last day is 5 or 6). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据来源于http://www.glass.umd.edu/Download.html。</w:t>
+        <w:t xml:space="preserve">    This data is sourced from http://www.glass.umd.edu/Download.html .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集是基于辐射利用效率概念的GPP值的累积组合，可用作计算陆地能源、碳、水循环过程和植被生物地球化学的数据模型的输入。</w:t>
+        <w:t xml:space="preserve">    This dataset is a cumulative combination of GPP values based on the concept of radiation utilization efficiency, which can be used as input for data models for calculating terrestrial energy, carbon, water cycle processes, and vegetation biogeochemistry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:hdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">初级生产力的空间, 二氧化碳浓度, 辐射分量</w:t>
+        <w:t xml:space="preserve">Theme:Space of primary productivity, carbon dioxide concentration, radiation component</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省初级生产总值(GPP) 数据集(2000-2020年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4145.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Primary Gross Domestic Product (GPP) Dataset (2000-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4145.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>