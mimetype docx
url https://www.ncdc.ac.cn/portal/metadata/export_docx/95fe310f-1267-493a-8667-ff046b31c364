--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">泾河流域地震点数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of seismic points in Jinghe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of seismic points in Jinghe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1976.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1976.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1976.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集收集了泾河流域流经的甘肃省，陕西省，宁夏回族自治区的地震灾害数据。   数据集文件shp。   属性信息包括：地震震级、经度、纬度、震源深度以及参考位置等。</w:t>
+        <w:t xml:space="preserve">This data set collects the seismic disaster data of Gansu Province, Shaanxi Province and Ningxia Hui Autonomous Region through which the Jinghe River Basin flows. Dataset file SHP. Attribute information includes: earthquake magnitude, longitude, latitude, focal depth and reference position. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve">  Manually collect, sort out and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  经过人工收录处理，由ArcGIS软件进行数据可视化处理得到shp数据。</w:t>
+        <w:t xml:space="preserve">   After manual collection and processing, the data is visualized by ArcGIS software to obtain SHP data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">泾河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinghe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地震点, 地震震级, 震源深度, 参考位置</w:t>
+        <w:t xml:space="preserve">Theme:Seismic point, earthquake magnitude, source depth, reference position</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,  宁夏回族自治区,  甘肃省,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Jinghe River Basin,  Shaanxi Province,  Ningxia Hui Autonomous Region,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 泾河流域地震点数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1976.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Data set of seismic points in Jinghe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1976.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>