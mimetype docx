--- v0 (2026-05-05)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">电位差驱动缺陷碳纳米管电子转移对有机微污染物的选择性氧化数据集（2018年12月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Selective oxidation dataset of organic micro pollutants by potential difference driven defect carbon nanotube electron transfer (December 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Selective oxidation dataset of organic micro pollutants by potential difference driven defect carbon nanotube electron transfer (December 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2155.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2155.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2155.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  纳米碳基过硫酸盐氧化技术是一种很有前景的有机微污染物去除技术。然而，活性位点的性质及其工作机制仍然难以捉摸，这阻碍了高性能氧化技术在水处理实践中的发展。在这里，我们报道了缺陷丰富的碳纳米管(CNTs)在过氧单硫酸盐(PMS)氧化OMPs时表现出优越的活性。定量的构效关系研究和理论计算揭示了碳纳米管上的双空位缺陷可能是碳纳米管的本征活性位点，它作为一个导电桥，促进了位差主导的电子从OMPs的最高占据分子轨道(HOMO)向最低未占据分子轨道的转移PMS分子轨道(LUMO)。基于这一独特的机理，所建立的CNTs@PMS氧化体系在复杂的水环境中具有突出的选择性，实现了特定OMPs的靶向消除。本研究揭示了碳催化选择性氧化的机理，为实际废水的修复提供了一种创新技术。</w:t>
+        <w:t xml:space="preserve">Nano carbon based persulfate oxidation technology is a promising technique for removing organic micro pollutants. However, the properties and working mechanisms of active sites are still elusive, which hinders the development of high-performance oxidation technology in water treatment practice. Here, we report that defect rich carbon nanotubes (CNTs) exhibit superior activity in the oxidation of OMPs by peroxymonosulfate (PMS). Quantitative structure-activity relationship studies and theoretical calculations have revealed that double vacancy defects on carbon nanotubes may be the intrinsic active sites of carbon nanotubes. As a conductive bridge, it promotes the transfer of electrons dominated by potential differences from the highest occupied molecular orbital (HOMO) of OMPs to the lowest unoccupied molecular orbital (LUMO) of PMS molecules. Based on this unique mechanism, the CNTs@PMS The oxidation system exhibits outstanding selectivity in complex water environments, achieving targeted elimination of specific OMPs. This study reveals the mechanism of carbon catalyzed selective oxidation, providing an innovative technology for the remediation of actual wastewater. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验、仪器表征，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiments, instrument characterization, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用XRD、XPS、Raman系统软件模块进行表征。采用Nova Nano SEM450对样品的微观形貌进行了表征。FEI Tabs F200X分别在120和80 kV的加速电压下获得透射电子显微镜(TEM)图像。高分辨率图像由像差校正TEM获得。BET表面积测量是在Micromeritics公司的Tristar II仪器上进行的。广角XRD谱图由Bruker D8 ADVANCE-ray衍射仪获得。采用Horiba Jobin-Yvon LabRAM HR800微共焦拉曼光谱仪在532.14 nm处进行Raman光谱分析。x射线光电子能谱测量使用AXIS Ultra DLD x射线光电子能谱仪进行Al Kα x射线(hν = 1486.6 eV)辐射。ESR谱(力量A200光谱仪、德国)被用来研究活性自由基的生成在室温下下列条件:微波功率= 18.7 mW,微波频率= 9.766 GHz,中心字段= 3480 G,调制宽度= 0.1吨,调制频率= 100 kHz和扫描数量= 3。</w:t>
+        <w:t xml:space="preserve">    Characterization was performed using XRD, XPS, and Raman system software modules. The microstructure of the sample was characterized using Nova Nano SEM450. FEI Tabs F200X obtained transmission electron microscopy (TEM) images at acceleration voltages of 120 and 80 kV, respectively. High resolution images are obtained by aberration corrected TEM. The BET surface area measurement was performed on Micromeritics' Tristar II instrument. The wide-angle XRD spectrum was obtained using a Bruker D8 ADVANCE ray diffractometer. Raman spectroscopy analysis was performed at 532.14 nm using Horiba Jobin Yvon LabRAM HR800 micro confocal Raman spectrometer. X-ray photoelectron spectroscopy measurement was performed using AXIS Ultra DLD X-ray photoelectron spectrometer for Al K α X-ray (h ν=1486.6 eV) radiation. The ESR spectrum (Power A200 Spectrometer, Germany) was used to study the generation of active free radicals at room temperature under the following conditions: microwave power=18.7 mW, microwave frequency=9.766 GHz, central field=3480 G, modulation width=0.1 ton, modulation frequency=100 kHz, and scanning number=3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/12/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/12/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">769.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:769.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">缺陷态碳纳米管, 过硫酸盐, 碳催化</w:t>
+        <w:t xml:space="preserve">Theme:Defective carbon nanotubes, persulfate, carbon catalysis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 电位差驱动缺陷碳纳米管电子转移对有机微污染物的选择性氧化数据集（2018年12月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2155.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. Selective oxidation dataset of organic micro pollutants by potential difference driven defect carbon nanotube electron transfer (December 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2155.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>