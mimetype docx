--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,928 +2,1212 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly precipitation data set (CAPD) in alpine region of China from 1954 to 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1954-2014年中国高寒山区月降水数据集（CAPD）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0039.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly precipitation data set (CAPD) in alpine region of China from 1954 to 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.63</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0039.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.63</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包括了祁连山、天山、长江源、雅鲁藏布江4个高寒山区自有降水观测之日至2014年的逐月降水数据，降水原始数据来源于国家气象站和地方水文局以及自主实测，利用降水数据与海拔、经度、纬度建立统计关系进行面降水的拟合产生数据集。国家台站降水数据主要是由国家气候中心提供的逐月降水资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The precipitation data of national stations are mainly monthly precipitation data provided by the National Climate Center. The precipitation data of hydrological stations are mainly provided by local Hydrological Bureau.</w:t>
+        <w:t xml:space="preserve">国家台站降水数据主要是由国家气候中心提供的逐月降水资料。水文站点降水数据则主要从地方水文局提供。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1） Collect and sort out precipitation data set of national stations, precipitation data of hydrological stations and high altitude precipitation observation data of field stations of Chinese Academy of Sciences; (2) use temperature data of stations to correct precipitation data of different types; (3) establish the relationship between precipitation data and altitude, longitude and latitude, and fit monthly precipitation data of 1km scale</w:t>
+        <w:t xml:space="preserve">（1） 收集整理国家台站降水数据集、水文站点降水资料以及中国科学院野外台站高海拔降水观测数据；（2）利用台站等气温资料对收集的降水数据进行不同降水类型的降水数据校正；（3）建立降水数据与海拔、经度、纬度之间的关系，逐月拟合1km尺度的月降水数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CAPD data set is based on the statistical relationship between station precipitation data and altitude, longitude and latitude to fit surface precipitation. The station precipitation data comes from national meteorological station, Hydrological Bureau or independent measurement. The independent measurement is mainly the artificial measurement along different altitudes in hulugou watershed in the upper reaches of Heihe River. The observation methods refer to the "ground meteorological observation specifications" compiled by China Meteorological Administration. The CAPD data were verified by using the data of stations not involved in the fitting. The results show that the precipitation R2 can reach above 0.8 level. </w:t>
+        <w:t xml:space="preserve">CAPD数据集是采用站点降水数据与海拔、经度、纬度建立统计关系进行面降水的拟合而成，站点降水数据来自于国家气象站，水文局或自主实测。自主实测主要为黑河上游葫芦沟流域沿不同海拔的人工实测。观测方法参考中国气象局编制《地面气象观测规范》。利用未参与拟合的站点数据对CAPD数据进行验证，验证的结果显示降水R2可以达到0.8以上水平。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1954/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1954/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China, Tianshan, Himalaya, source area of Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国，天山，长江源区，喜马拉雅山，雅鲁藏布江 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.1 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km*1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation, alpine mountains, monthly scale</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水, 高寒山区, 月尺度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Other disciplines of hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学其他学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1954-2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1954-2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山，天山，长江源，喜马拉雅山，雅鲁藏布江 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,661 +1591,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘俊峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘俊峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘俊峰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01806</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01806</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒区流域水文过程综合模拟与预估</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Monthly precipitation data set (CAPD) in alpine region of China from 1954 to 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.63.</w:t>
+        <w:t xml:space="preserve">刘俊峰. 1954-2014年中国高寒山区月降水数据集（CAPD）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.63.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen R, Liu J, Kang E, Yang Y, Han C, Liu Z, Song Y, Qing W, Zhu P. Precipitation measurement intercomparison in the Qilian Mountains, north-eastern Tibetan Plateau[J]. The Cryosphere, 2015, 9, (5). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">