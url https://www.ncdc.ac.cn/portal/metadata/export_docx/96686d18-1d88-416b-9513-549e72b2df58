--- v1 (2026-06-23)
+++ v2 (2026-09-25)
@@ -2524,51 +2524,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen R, Liu J, Kang E, Yang Y, Han C, Liu Z, Song Y, Qing W, Zhu P. Precipitation measurement intercomparison in the Qilian Mountains, north-eastern Tibetan Plateau[J]. The Cryosphere, 2015, 9, (5). </w:t>
+        <w:t xml:space="preserve">Chen R, Liu J, Kang E, Yang Y, Han C, Liu Z, Song Y, Qing W, Zhu P. Precipitation measurement intercomparison in the Qilian Mountains, north-eastern Tibetan Plateau[J]. The Cryosphere, 2015, 9(5).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>