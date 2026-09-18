--- v0 (2026-05-06)
+++ v1 (2026-09-18)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global 1:100000 Airport Dataset (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球1:100万机场数据集（2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3723.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global 1:100000 Airport Dataset (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.744</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3723.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.744</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset represents the spatial distribution of one million airports worldwide, mainly including the names and spatial latitude and longitude of the airports. The time range of the data is 2013 On a scale of 1:1 million Field 1: NAME (Airport Name) Data type: Text (100) </w:t>
+        <w:t xml:space="preserve">数据集为全球100万机场的空间分布，主要包括机场的名称和空间经纬度。数据的时间范围为2013年 比例尺为 1:100万 字段1：NAME(机场名称) 数据类型：Text（100）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purchased from ADC WorldMap7.1 database</w:t>
+        <w:t xml:space="preserve">购买自ADC WorldMap7.1数据库</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Export and organize the database using Arcmap, perform geometric, topological, and attribute checks, and check all polygons using ArcGIS Repair Geometry tool</w:t>
+        <w:t xml:space="preserve">用arcmap对数据库进行导出及整理，做了几何、拓扑和属性检查，对所有多边形都是用ArcGIS Repair Geometry工具进行检查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global scale </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球范围 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Global research, airport, human geography</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球研究, 机场, 人文地理</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 82.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">179.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-173.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-58.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Global 1:100000 Airport Dataset (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.744.</w:t>
+        <w:t xml:space="preserve">吴立宗. 全球1:100万机场数据集（2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.744.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>