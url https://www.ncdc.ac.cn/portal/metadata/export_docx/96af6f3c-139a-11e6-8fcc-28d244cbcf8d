--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1982-2000年乌鲁木齐河源1号冰川水文气象观测资料</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrometeorological observations on glacier No. 1 at the source of the Urumqi River, 1982-2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrometeorological observations on glacier No. 1 at the source of the Urumqi River, 1982-2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/Tianshan.020.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.020.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  天山冰川观测试验站的常规水文、气象观测在乌鲁木齐河源区的1号冰川水文点、空冰斗水文点、总控制水文点以及后峡基本营地进行。1号冰川水文点设在离1号冰川末端300 m的河道上、实施1号冰川冰雪径流的监测、断面海拔3695 m、流域面积3.34平方公里、其中冰川面积1.65平方公里。为混凝土矩形断面 (高1.0 m、宽1.6 m)、气象场设在断面左岸。空冰斗水文点设在乌鲁木齐河源区左侧、斗口朝南、进行高山区积雪、多年冻土融水径流的观测、断面海拔3805 m、流域面积1.68平方公里、为混凝土矩形断面(高1.0 m、宽1.0 m)、气象场设在断面右岸。在乌鲁木齐河源区大西沟和罗布道沟汇合处、设有总控制水文点、控制监测乌鲁木齐河源区降水和7条冰川以及冰川周围高山积雪、多年冻土的总融水径流该控制端面海拔3408 m、流域面积28.9平方公里其中冰川面积5.6平方公里。为混凝土断面、设有工作桥、气象场设在断面左岸冰碛丘上。三个水文断面均装有自计水位计、测流主要用流速仪法、即时流量由水位－流量关系线求得。气象观测项目主要为气温、降水、湿度、蒸发、地温、日照等。后峡基本营地气象观测场位于乌鲁木齐河谷、海拔2130 m、进行常规气象要素观测。所有观测资料均按规范进行整理，本数据集为乌鲁木齐河源1号冰川1982-2000年水文气象观测资料。</w:t>
+        <w:t xml:space="preserve">The routine hydrological and meteorological observation of Tianshan glacier observation station is carried out at Glacier No.1 hydrological point, empty ice bucket hydrological point, general control hydrological point and houxia basic camp in the source area of Urumqi River. The hydrological point of Glacier No.1 is located on the river channel 300 m away from the end of Glacier No.1. The ice snow runoff of Glacier No.1 is monitored. The elevation of the section is 3695 M. the drainage area is 3.34 square kilometers, of which the glacier area is 1.65 square kilometers. It is a concrete rectangular section (1.0 m high and 1.6 m wide), and the meteorological field is located on the left bank of the section. The hydrological point of the air ice bucket is located on the left side of the source area of the Urumqi River, with the mouth of the bucket facing the south. The observation of snow cover and permafrost melt runoff in the alpine area is conducted. The elevation of the section is 3805 m, and the drainage area is 1.68 square kilometers. It is a concrete rectangular section (1.0 m high and 1.0 m wide). The meteorological field is located on the right bank of the section. At the confluence of Daxigou and luobudaogou in the source area of Urumqi River, there are general control hydrological points to control and monitor the total runoff of precipitation, 7 glaciers, alpine snow and permafrost around the glacier in the source area of Urumqi River. The elevation of the control end surface is 3408 m and the drainage area is 28.9 square kilometers, of which the glacier area is 5.6 square kilometers. It is a concrete section with a working bridge. The meteorological field is located on the moraine hill on the left bank of the section. The three hydrological sections are equipped with self gauge water level gauge. The flow measurement is mainly conducted by the current meter method, and the real-time flow is obtained from the water level discharge relationship line. Meteorological observation items mainly include temperature, precipitation, humidity, evaporation, ground temperature, sunshine, etc. Houxia basic camp meteorological observation field is located in the Urumqi River Valley, with an altitude of 2130 m, for routine meteorological element observation. All the observed data are arranged according to the standard. This data set is the hydrometeorological observation data of Glacier No.1 at the source of Urumqi River from 1982 to 2000. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测，试验，测定。</w:t>
+        <w:t xml:space="preserve"> Observation, experiment, determination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工处理。</w:t>
+        <w:t xml:space="preserve"> Labor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Raw data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1982/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1982/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山冰川观测试验站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Glaciological Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温，降水，湿度，蒸发，地温，日照</w:t>
+        <w:t xml:space="preserve">Theme:Temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气探测 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve">Time:1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1号冰川,  乌鲁木齐河源,  天山 </w:t>
+        <w:t xml:space="preserve">Place:Glacier No. 1,  Source of Urumqi River,  Tianshan Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王飞腾. 1982-2000年乌鲁木齐河源1号冰川水文气象观测资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.52.</w:t>
+        <w:t xml:space="preserve">WANG Feiteng . Hydrometeorological observations on glacier No. 1 at the source of the Urumqi River, 1982-2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.52.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>