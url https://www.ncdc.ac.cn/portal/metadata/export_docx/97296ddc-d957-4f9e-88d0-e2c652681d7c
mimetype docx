--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012-2013年玉龙雪山白水1号冰川物质平衡数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Material balance data of Baishui 1 glacier in Yulong Snow Mountain from 2012 to 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material balance data of Baishui 1 glacier in Yulong Snow Mountain from 2012 to 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3320.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3320.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1427</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为玉龙雪山白水1号冰川物质平衡数据。数据主要包括测杆的高度、附加冰厚度、积雪剖面和污化层深度等，其单位为毫米水当量（mm w.e.）,观测主要在消融期进行，观测周期为7天，受天气影响，无法观测时，日期相应后延。</w:t>
+        <w:t xml:space="preserve">This data is the material balance data of Baishui 1 glacier in Yulong Snow Mountain. The data mainly include the height of the measuring rod, the thickness of the additional ice, the snow profile and the depth of the polluted layer, etc. its unit is millimeter water equivalent (mm w. E.). The observation is mainly carried out in the ablation period, and the observation period is 7 days. When it is affected by the weather and cannot be observed, the date will be postponed accordingly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测</w:t>
+        <w:t xml:space="preserve">Manual observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工审核</w:t>
+        <w:t xml:space="preserve">Manual audit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/08/31-2013/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/08/31-2013/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云南省、丽江市、玉龙雪山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">运动速度, 冰面, 冰川</w:t>
+        <w:t xml:space="preserve">Theme:Speed of movement, Ice, glacier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玉龙雪山,  云南省,  丽江市 </w:t>
+        <w:t xml:space="preserve">Place:Yulong Snow Mountain,  Yunnan Province,  Lijiang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆</w:t>
+        <w:t xml:space="preserve">contacts:He yuan Qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967371</w:t>
+        <w:t xml:space="preserve">phone:0931-4967371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yqhe@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yqhe@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆 </w:t>
+        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆  </w:t>
+        <w:t xml:space="preserve">author:He yuanqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何元庆. 2012-2013年玉龙雪山白水1号冰川物质平衡数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1427.</w:t>
+        <w:t xml:space="preserve">He yuanqing. Material balance data of Baishui 1 glacier in Yulong Snow Mountain from 2012 to 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1427.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>