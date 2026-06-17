--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河中游农田生态系统土壤监测数据集（2004-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil Monitoring Data of the Desert Ecosystem in the Middlestream of the Heihe River Basin from 2004 to 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil Monitoring Data of the Desert Ecosystem in the Middlestream of the Heihe River Basin from 2004 to 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7071.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7071.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7071.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为2005-2022年黑河中游绿洲农田生态系统土壤监测数据，主要包括包括临泽内陆河流域研究站荒漠绿洲农田生态系统综合观测场（100°07′51″E，39°20′56.5″N）、荒漠绿洲农田生态系统辅助观测场（100°07′52.8″E，39°20′56.6″N）、老绿洲农田调查点（100°07′51″E，39°19′14″N）和新绿洲农田调查点（100°08′35″E，39°20′08″N）的土壤养分、土壤交换量、矿质全量、硝态氮、速效微量元素、有机组成、土壤容重等数据，根据观测特征，部分数据隔多年监测一次。旨在揭示区域农田生态系统土壤肥力质量、土壤环境和健康质量的现状和发展趋势，分析土壤质量演变的影响因素，评价农田生态系统管理的现状和发展趋向，为区域农业的可持续发展提供决策依据。</w:t>
+        <w:t xml:space="preserve">  This dataset comprises soil monitoring data collected from 2005 to 2022 in the oasis farmland ecosystem in the middlestream of the Heihe River Basin, primarily including measurements of soil nutrients, cation exchange capacity (CEC), total mineral content, nitrate nitrogen (NO₃⁻–N), available trace elements, organic composition, and soil bulk density from four key sites: the Integrated Observation Plot of the Desert–Oasis Farmland Ecosystem at the Linze Inland River Basin Research Station (100°07′51″E, 39°20′56.5″N), the Auxiliary Observation Plot of the Desert–Oasis Farmland Ecosystem (100°07′52.8″E, 39°20′56.6″N), the Old Oasis Farmland Survey Site (100°07′51″E, 39°19′14″N), and the New Oasis Farmland Survey Site (100°08′35″E, 39°20′08″N). Due to the characteristics of long-term ecological observation, certain parameters were monitored at multi-year intervals rather than annually. The dataset aims to elucidate the current status and temporal trends of soil fertility, environmental quality, and overall soil health in the regional farmland ecosystem, analyze the driving factors underlying soil quality dynamics, evaluate the current state and future trajectory of farmland ecosystem management, and thereby provide a scientific foundation for informed decision-making toward sustainable agricultural development in the region. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工采样、实验室分析。</w:t>
+        <w:t xml:space="preserve">  Manual sampling and laboratory analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始测量数据，未经人工处理。</w:t>
+        <w:t xml:space="preserve">  The original measured data have not been manually processed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The dataset demonstrates high quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2004/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2004/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省张掖市临泽县 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Linze County, Zhangye City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">92.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:92.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤</w:t>
+        <w:t xml:space="preserve">Theme:soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:China,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,838 +1185,570 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨荣,  苏永中,  赵丽雯 </w:t>
+        <w:t xml:space="preserve">contributors:YANG Rong,  SU Yongzhong,  Zhao Liwen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨荣  </w:t>
+        <w:t xml:space="preserve">author:YANG Rong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  苏永中  </w:t>
+        <w:t xml:space="preserve">,  SU Yongzhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  赵丽雯  </w:t>
+        <w:t xml:space="preserve">,  Zhao Liwen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Liwen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">临泽生态农业数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨荣,苏永中,赵丽雯. 黑河中游农田生态系统土壤监测数据集（2004-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7071.2026.</w:t>
+        <w:t xml:space="preserve">YANG Rong, SU Yongzhong, Zhao Liwen. Soil Monitoring Data of the Desert Ecosystem in the Middlestream of the Heihe River Basin from 2004 to 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7071.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>