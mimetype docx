--- v0 (2026-04-29)
+++ v1 (2026-08-01)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008年慕士塔格地区典型冰川冰下地形数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Typical glacial subglacial topography dataset for the Mushtag region, 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Typical glacial subglacial topography dataset for the Mushtag region, 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0030.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0030.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.141</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集针对慕士塔格地区，主要包括慕士塔格地区克拉牙依拉克冰川，冰下地形数据集包括控制点的序号、经度、纬度、厚度。数据集包含87条记录，主要利用GPR探地雷达，在冰川表面选取适当位置的横截面，通过实测获取的该横截面位置冰川厚度数据。数据集只针对2008年当年冰川厚度，故不进行补充和完善，采用协议共享。数据集包含控制点的序号、经度（单位：度(°)）、纬度（单位：度(°)）、高程（单位：米(m)，即当年冰川厚度）4个字段。数据集主要为当年实测资料，时间为2008年8月。空间基准为WGS84/EGM96，用探地雷达测量前，先进行雷达波速在冰川冰内传播速度的测量，并对探地雷达相关参数进行修改，确保获取对应冰川最精确的厚度数据。</w:t>
+        <w:t xml:space="preserve">This data set is aimed at the Mostag area, mainly including the Krajayilak glacier in the MUZTAG area. The subglacial terrain data set includes the serial number, longitude, latitude and thickness of control points. The data set contains 87 records, mainly using GPR ground penetrating radar to select the appropriate cross-section on the surface of the glacier, and obtain the glacier thickness data of the cross-section position through the actual measurement. The data set is only for the glacier thickness in 2008, so it is not supplemented and improved, and the protocol is used for sharing. The data set contains four fields: serial number, longitude (unit: Degree (°)), latitude (unit: Degree (°)) and elevation (unit: meter (m), that is, glacier thickness of the current year). The data set is mainly the measured data in August 2008. The spatial datum is WGS84 / EGM96. Before using GPR, the propagation velocity of radar wave velocity in glacier ice is measured, and the relevant parameters of GPR are modified to ensure the most accurate thickness data of corresponding glacier. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要为实测数据，数据主要来源为GPR探地雷达。</w:t>
+        <w:t xml:space="preserve">This data set is mainly measured data, and the main data source is GPR ground penetrating radar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在数据实测中，利用GPR探地雷达，在冰川表面选取适当位置的横截面，通过实测，然后在软件中解算获取冰川厚度。</w:t>
+        <w:t xml:space="preserve">In the data measurement, GPR ground penetrating radar is used to select the appropriate cross-section on the glacier surface, and then the glacier thickness is calculated in the software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">用探地雷达测量前，先进行雷达波速在冰川冰内传播速度的测量，并对探地雷达相关参数进行修改，确保获取对应冰川最精确的厚度数据。</w:t>
+        <w:t xml:space="preserve">Before using ground penetrating radar (GPR), the propagation velocity of radar wave velocity in glacier ice is measured, and the parameters of GPR are modified to ensure the most accurate thickness data of corresponding glacier. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/08/01-2008/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/08/01-2008/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">慕士塔格 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Mostag </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:17.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">TXT</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰厚, GPR, 慕士塔格</w:t>
+        <w:t xml:space="preserve">Theme:Ice thickness, GPR, mostag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">慕士塔格 </w:t>
+        <w:t xml:space="preserve">Place:Mostag </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  上官冬辉,  蒋宗立,  张盈松 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  Shangguan donghui,  Jiang zongli,  Zhang yisong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,上官冬辉,蒋宗立,张盈松. 2008年慕士塔格地区典型冰川冰下地形数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.141.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, Shangguan donghui, Jiang zongli, Zhang yisong. Typical glacial subglacial topography dataset for the Mushtag region, 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.141.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>