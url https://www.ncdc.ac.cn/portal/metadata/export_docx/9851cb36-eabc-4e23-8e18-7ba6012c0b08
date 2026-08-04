--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">磁分离烧杯实验探究酸性矿井水出水最优条件数据集（2021年4月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Magnetic separation beaker experiment to explore the optimal effluent conditions of acid mine water data set (April 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magnetic separation beaker experiment to explore the optimal effluent conditions of acid mine water data set (April 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2125.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2125.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2125.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  悬浮物的测定采用《水质 悬浮物的测定 重量法》（GB 11901）；浊度采用WZS-186型号浊度仪进行测量。浊度测量前需要先用标准液进行标定，待标定结束后需要用蒸馏水进行调零，调零结束后将待测液放入浊度瓶中进行测量读取数据。   以实验室配水模拟实际矿井水，通过磁分离烧杯试验探究最优的实验条件以对后续的磁分离装置实验进行指导。优化的实验因素包括煤粉粒径配比、PAC投加量、PAM投加量、PAM种类、磁粉投加量、磁粉种类、磁粉粒径、SS初始浓度、pH值、搅拌时间、搅拌强度、药剂投加顺序等。数据集共包含220个数据。</w:t>
+        <w:t xml:space="preserve">The determination of suspended solids adopts the gravimetric method for the determination of suspended solids in water quality (GB 11901); The turbidity is measured by wzs-186 turbidity meter. Before turbidity measurement, it is necessary to calibrate with standard solution. After calibration, it is necessary to zero with distilled water. After zero adjustment, put the solution to be measured into the turbidity bottle for measurement and data reading. Simulate the actual mine water with laboratory water distribution, and explore the optimal experimental conditions through magnetic separation beaker test, so as to guide the subsequent experiments of magnetic separation device. The optimized experimental factors include pulverized coal particle size ratio, PAC dosage, PAM dosage, PAM type, magnetic particle dosage, magnetic particle type, magnetic particle size, SS initial concentration, pH value, stirring time, stirring intensity, reagent dosing sequence, etc. The data set contains a total of 220 data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将配制好的1L模拟废水分别放置在六联搅拌机不同位置上，投加不同种类和剂量的混凝剂、助凝剂和磁粉，以160 r/min快速搅拌5 min，80 r/min慢速搅拌3 min，待反应完全后取上清液测其浊度并计算去除率，筛选出最优的混凝剂、助凝剂和磁粉以及最佳的投加量，进一步改变SS初始浓度、pH、搅拌强度、搅拌时间等影响因素，确定最优的模拟高浊矿井水废水磁分离处理的水力条件。</w:t>
+        <w:t xml:space="preserve"> Place the prepared 1L simulated wastewater at different positions of the six unit mixer, add different types and doses of coagulant, coagulant aid and magnetic powder, stir quickly at 160 R / min for 5 min and slowly at 80 R / min for 3 min. after the reaction is complete, take the supernatant, measure its turbidity and calculate the removal rate, and select the best coagulant, coagulant aid and magnetic powder and the best dosage, Further change the initial concentration of SS, pH, stirring intensity, stirring time and other influencing factors to determine the optimal hydraulic conditions for magnetic separation treatment of simulated high turbidity mine water wastewater.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/04/01-2021/04/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/04/01-2021/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">矿井水, 磁分离烧杯试验, SS</w:t>
+        <w:t xml:space="preserve">Theme:Mine water, magnetic separation, beaker test</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">章丽萍. 磁分离烧杯实验探究酸性矿井水出水最优条件数据集（2021年4月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2125.2022.</w:t>
+        <w:t xml:space="preserve">. Magnetic separation beaker experiment to explore the optimal effluent conditions of acid mine water data set (April 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2125.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>