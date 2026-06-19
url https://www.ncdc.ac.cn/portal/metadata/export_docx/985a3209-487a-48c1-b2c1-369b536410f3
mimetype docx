--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于全球陆地数据同化系统第2版(GLDAS-2)的系统物理场，采用Noah陆面模式进行计算。数据集考虑了不同的物理水能过程，特别是雪过程。评估表明，该数据集能够调查不同时间尺度上不同类型的干旱。评估还表明，该数据集具有足够的性能来捕获不同空间尺度的干旱。雪过程的考虑提高了SZIsnow的能力，并且在积雪覆盖地区(如北极地区)和高海拔地区(如青藏高原)的改善明显。此外，分析还表明SZIsnow数据集能够很好地捕捉世界范围内的大尺度干旱事件。该数据集在干旱监测、评估和信息提供方面具有很高的应用潜力，也可作为干旱研究的宝贵资源。</w:t>
+        <w:t xml:space="preserve">  本数据集基于全球陆地数据同化系统第2版(GLDAS-2)的系统物理场，采用Noah陆面模式进行计算。数据集考虑了不同的物理水能过程，特别是雪过程。验证表明，该数据集能够调查不同时间尺度上不同类型的干旱，具有足够的性能来捕获不同空间尺度的干旱。雪过程的考虑提高了SZIsnow的能力，并且在积雪覆盖地区(如北极地区)和高海拔地区(如青藏高原)的改善明显。此外，分析还表明SZIsnow数据集能够很好地捕捉世界范围内的大尺度干旱事件。该数据集在干旱监测、评估和信息提供方面具有很高的应用潜力，也可作为干旱研究的宝贵资源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>