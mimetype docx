--- v1 (2026-06-19)
+++ v2 (2026-08-05)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球考虑积融雪过程的标准化水分距平指数数据集（1948-2010年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A Global Dataset of Standardized Moisture Anomaly Index Incorporating Snow Dynamics (SZIsnow) from 1948 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Global Dataset of Standardized Moisture Anomaly Index Incorporating Snow Dynamics (SZIsnow) from 1948 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db6670.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db6670.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6670.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于全球陆地数据同化系统第2版(GLDAS-2)的系统物理场，采用Noah陆面模式进行计算。数据集考虑了不同的物理水能过程，特别是雪过程。验证表明，该数据集能够调查不同时间尺度上不同类型的干旱，具有足够的性能来捕获不同空间尺度的干旱。雪过程的考虑提高了SZIsnow的能力，并且在积雪覆盖地区(如北极地区)和高海拔地区(如青藏高原)的改善明显。此外，分析还表明SZIsnow数据集能够很好地捕捉世界范围内的大尺度干旱事件。该数据集在干旱监测、评估和信息提供方面具有很高的应用潜力，也可作为干旱研究的宝贵资源。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用数值模式的水文气象变量作为计算干旱指数的源数据。</w:t>
+        <w:t xml:space="preserve"> Using numerical models of hydro meteorological variables as source data for calculating drought indices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于全球陆地数据同化系统第2版(GLDAS-2)的系统物理场，采用Noah陆面模式进行计算。</w:t>
+        <w:t xml:space="preserve"> Based on the Global Land Data Assimilation System Version 2 (GLDAS-2), the system physical field is calculated using the Noah land surface model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1948/01/01-2010/03/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1948/01/01-2010/03/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">27.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:27.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:NetCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">干旱指数, 标准化水分异常指数, 融雪过程</w:t>
+        <w:t xml:space="preserve">Theme:Drought index, standardized moisture anomaly index, snowmelt process</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1948-2010</w:t>
+        <w:t xml:space="preserve">Time:1948-2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,822 +1185,573 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">田磊,  张宝庆 </w:t>
+        <w:t xml:space="preserve">contributors:TIAN Lei,  ZHANG Baoqing  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">田磊  </w:t>
+        <w:t xml:space="preserve">author:TIAN Lei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张宝庆  </w:t>
+        <w:t xml:space="preserve">,  ZHANG Baoqing  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:TIAN Lei , ZHANG Baoqing  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">田磊,张宝庆. 全球考虑积融雪过程的标准化水分距平指数数据集（1948-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6670.2024.</w:t>
+        <w:t xml:space="preserve">TIAN Lei, ZHANG Baoqing . A Global Dataset of Standardized Moisture Anomaly Index Incorporating Snow Dynamics (SZIsnow) from 1948 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6670.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tian Lei, Zhang Baoqing, Wu Pute. A global dataset of standardized moisture anomaly index incorporating snow dynamics from 1948 to 2010[J]. 2021-11, . </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2021-399.</w:t>
       </w:r>