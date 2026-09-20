--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Global Dataset of Standardized Moisture Anomaly Index Incorporating Snow Dynamics (SZIsnow) from 1948 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球考虑积融雪过程的标准化水分距平指数数据集（1948-2010年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db6670.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A Global Dataset of Standardized Moisture Anomaly Index Incorporating Snow Dynamics (SZIsnow) from 1948 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6670.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.zenodo.db6670.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6670.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集基于全球陆地数据同化系统第2版(GLDAS-2)的系统物理场，采用Noah陆面模式进行计算。数据集考虑了不同的物理水能过程，特别是雪过程。验证表明，该数据集能够调查不同时间尺度上不同类型的干旱，具有足够的性能来捕获不同空间尺度的干旱。雪过程的考虑提高了SZIsnow的能力，并且在积雪覆盖地区(如北极地区)和高海拔地区(如青藏高原)的改善明显。此外，分析还表明SZIsnow数据集能够很好地捕捉世界范围内的大尺度干旱事件。该数据集在干旱监测、评估和信息提供方面具有很高的应用潜力，也可作为干旱研究的宝贵资源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Using numerical models of hydro meteorological variables as source data for calculating drought indices.</w:t>
+        <w:t xml:space="preserve">  采用数值模式的水文气象变量作为计算干旱指数的源数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Based on the Global Land Data Assimilation System Version 2 (GLDAS-2), the system physical field is calculated using the Noah land surface model.</w:t>
+        <w:t xml:space="preserve">  基于全球陆地数据同化系统第2版(GLDAS-2)的系统物理场，采用Noah陆面模式进行计算。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1948/01/01-2010/03/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1948/01/01-2010/03/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:27.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NetCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Drought index, standardized moisture anomaly index, snowmelt process</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱指数, 标准化水分异常指数, 融雪过程</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1948-2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1948-2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,597 +1533,844 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:TIAN Lei,  ZHANG Baoqing  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">田磊,  张宝庆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:TIAN Lei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">田磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHANG Baoqing  </w:t>
+        <w:t xml:space="preserve">,  张宝庆  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:TIAN Lei , ZHANG Baoqing  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">田磊, 张宝庆</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">TIAN Lei, ZHANG Baoqing . A Global Dataset of Standardized Moisture Anomaly Index Incorporating Snow Dynamics (SZIsnow) from 1948 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6670.2024.</w:t>
+        <w:t xml:space="preserve">田磊,张宝庆. 全球考虑积融雪过程的标准化水分距平指数数据集（1948-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6670.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tian Lei, Zhang Baoqing, Wu Pute. A global dataset of standardized moisture anomaly index incorporating snow dynamics from 1948 to 2010[J]. 2021-11, . </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2021-399.</w:t>
+        <w:t xml:space="preserve">Tian Lei, Zhang Baoqing, Wu Pute. A global dataset of standardized moisture anomaly index incorporating snow dynamics from 1948 to 2010[J/OL]. 2021-11, DOI: 10.5194/essd-2021-399.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>