--- v0 (2026-05-03)
+++ v1 (2026-07-31)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of 2015 Pingliang dual polarization Doppler Weather Radar in Gansu Province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015年甘肃平凉双偏振多普勒天气雷达观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.lason-pl.db2951.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of 2015 Pingliang dual polarization Doppler Weather Radar in Gansu Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.LASON-PL.2020.229</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.lason-pl.db2951.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LASON-PL.2020.229</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the radar meteorological observation data of Pingliang Lightning and Hailstorm Experimental Station of the Chinese Academy of Sciences, including the observation data of Gansu Pingliang dual polarization Doppler radar in 2015 The observation period began on June 6, 2015 and ended on August 24, 2015 The dual polarization Doppler radar receiver is a digital intermediate frequency receiver, with the transmitter being a traveling wave tube pulse compressor. The polarization system is a dual channel simultaneous receiver and horizontal channel, with a separate transmitter (interchangeable). The signal processor is RVP900, and the antenna controller is RCP8 The obtained echo parameter intensities include velocity V, spectral width W, intensity reflectance difference, differential transmission phase shift, ratio difference, correlation coefficient, and linear depolarization ratio Ldr </w:t>
+        <w:t xml:space="preserve">本数据集为中国科学院平凉雷电与雹暴试验站的雷达气象观测数据，包含2015年甘肃平凉双偏振多普勒雷达观测数据。 观测时间从2015年6月6日开始到2015年8月24日结束。 双偏振多普勒雷达接收机是数字中频接收机，发射机是行波管脉冲压缩机，偏振制式是双通道同时收发式和水平通道，单独发射式(可互换)，信号处理器是 RVP900，天线控制器 RCP8。 所获得回波参量强度有：速度V、谱宽W、强度反射率差 、差传输相移 、比相差、相关系数和线性退偏振比Ldr。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autonomous production (instrument observation)</w:t>
+        <w:t xml:space="preserve">自主生产（仪器观测）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dual polarization Doppler radar has a wavelength of 3cm, a transmission pulse width of 1us or 2us, a receiver sensitivity of -109dBm, a transmission waveform of horizontal or 45 degree linearly polarized waves, an intensity signal accuracy of 0.5dB, and a phase signal accuracy of 0.1 º </w:t>
+        <w:t xml:space="preserve">双偏振多普勒雷达波长为3cm、发射脉宽1us或2us可选、接收机灵敏度为-109dBm、发射波形水平或45度线偏振波可选，强度信号精度 为0.5dB，相位信号精度 0.1º。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/06/06-2015/08/24</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/06/06-2015/08/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Pingliang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省平凉市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.4 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Cloud Physics, Meteorology, Dual Polarization Doppler Weather Radar</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云物理, 气象, 双偏振多普勒气象雷达</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Cloud and Precipitation Physics </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云与降水物理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Pingliang,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平凉,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1533,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Zhao Guo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵果</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967695</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967695</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:guozh@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guozh@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Tong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张彤 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Tong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张彤  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Tong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张彤</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Tong. Observation data of 2015 Pingliang dual polarization Doppler Weather Radar in Gansu Province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LASON-PL.2020.229.</w:t>
+        <w:t xml:space="preserve">张彤. 2015年甘肃平凉双偏振多普勒天气雷达观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LASON-PL.2020.229.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>