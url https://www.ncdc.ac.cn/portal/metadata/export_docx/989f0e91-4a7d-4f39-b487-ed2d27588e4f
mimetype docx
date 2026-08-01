--- v0 (2026-05-07)
+++ v1 (2026-08-01)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Black carbon and other ions in CA2016-75 ice core in Eastern Antarctica (1915-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">东南极CA2016-75浅冰芯黑碳及其他离子数据（1915-2015年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ICECORE.db2349.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Black carbon and other ions in CA2016-75 ice core in Eastern Antarctica (1915-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.ICECORE.db2349.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ICECORE.db2349.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ICECORE.db2349.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The CA2016-75 ice core was drilled in 2016 in eastern Antarctica and the drilling site locates 75 km far from the Zhongshan Station. Here, we present the data of the black carbon and other ions (Na+, NH4+, Ca2+, SO42-) in CA 2016-75 ice core and the amount of each index is 799. 1. Name of Data black carbon and other ions in CA2016-75 ice core in eastern Antarctica 2. Data description of attribute items depth_0-3373, unit cm, dating results 2015-1915 AD, black carbon concentration, unit ng/g; Concentrations of Na+, NH4+, Ca2+, SO42-, unit ng/g; δD and δ18O, unit ‰ </w:t>
+        <w:t xml:space="preserve">  CA2016-75浅冰芯钻取于2016年，地点位于东南极CHINARE考察断面沿线，距离中山站75公里。这里，我们提交的是测试的冰芯样品中黑碳和各种化学离子（Na+, NH4+, Ca2+, SO42-）随深度和时间的变化数据。每个指标数据量是799。   1. 数据集命名：   东南极CA2016-75冰芯中黑碳及其他离子数据；   2. 属性信息：   深度数据，0-3373，单位厘米；定年结果，2015-1915 AD; 黑碳浓度，单位ng/g; Na+, NH4+, Ca2+, SO42-   浓度数据，单位ng/g; δD 和 δ18O, 单位 ‰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The CA2016-75 ice core was drilled in 2016 in eastern Antarctica and the drilling site locates 75 km far from the Zhongshan Station. The black carbon and other ions (Na+, NH4+, Ca2+, SO42-) in CA 2016-75 ice core were analyzed at the State Key Lab of the Cryosphere Sciecne, Lanzhou, China.</w:t>
+        <w:t xml:space="preserve">  CA2016-75冰芯钻取于2016年，地点位于东南极CHINARE考察断面沿线，距离中山站75公里。这里我们提交的是测试的冰芯样品中黑碳和各种化学离子（Na+, NH4+, Ca2+, SO42-）随深度和时间的变化数据。每个指标数据量是799，样品分析于中国科学院冰冻圈科学国家重点实验室。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">rBC in the ice core was measured with a Single Particle Soot Photometer (SP2, Droplet Measurement Technologies, Boulder, CO, USA) at the SKLCS. The limit of detection (LOD) for this measurement was determined to ～1.45×10-3 μg/L. The ions (Na+, NH4+, Ca2+, SO42-) were analyzed by a Dionex 3000, for all measured ions, the detection limits were 1 ng g-1. A liquid-water isotope analyzer (DLT100, Los Gatos, USA) based on off-axis integrated cavity output spectroscopy (OA-ICOS) was used for the stable isotopes (2H and 18O) analysis at the SKLCS. The detection limits for δD and δ18O were ± 0.6‰ and ± 0.2‰, respectively and the measurement accuracy were estimated to be within 0.15‰ for δ18O and within 1‰ for δD.</w:t>
+        <w:t xml:space="preserve">  样品的分析是在中科院冰冻圈科学国家重点实验室进行的。其中，黑碳的分析仪器是SP2 ((SP2, Droplet Measurement Technologies, Boulder, CO, USA)，检测限是～1.45×10-3 μg/L. 化学离子 (Na+, NH4+, Ca2+, SO42-)分析仪器是Dionex 3000,所有离子的检测限1 ng g-1。液体同位素分析仪器 (DLT100, Los Gatos, USA) 用来测量样品氢氧同位素比率(2H and 18O)，检测限δD 和 δ18O 分别是± 0.6‰ 和 ± 0.2‰, 测试精度分别是 0.15‰，δ18O和1‰，δD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality. </w:t>
+        <w:t xml:space="preserve">数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/02/01-2016/02/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/02/01-2016/02/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place: Eastern Antarctica, CHINARE, 75km from Zhongshan Station  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东南极CHINARE沿线距离中山站75公里 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1220.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1220.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:74.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Eastern Antarctica, ice core, black carbon</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东南极, 冰芯, 黑碳</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geochemistry , geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学 , 地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1915-2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1915-2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Eastern Antarctica,  CHINARE </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东南极,  中国南极科学考察断面 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 76.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 69.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Chuanjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李传金 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Chuanjin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李传金  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Chuanjin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李传金</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42176240</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42176240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:The biogeochemical cycle of Zn in cryosphere of the eastern Antarctica and the isotopic indications</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">痕量元素Zn在东南极冰冻圈生物地球化学循环过程及同位素指示</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Chuanjin. Black carbon and other ions in CA2016-75 ice core in Eastern Antarctica (1915-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ICECORE.db2349.2022.</w:t>
+        <w:t xml:space="preserve">李传金. 东南极CA2016-75浅冰芯黑碳及其他离子数据（1915-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ICECORE.db2349.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>