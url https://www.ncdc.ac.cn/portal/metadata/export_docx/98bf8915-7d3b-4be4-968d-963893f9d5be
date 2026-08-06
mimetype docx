--- v0 (2026-05-09)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区地基微波辐射计及地表实况观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ground-based microwave radiometer and surface observation data set in ARW intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: ground-based microwave radiometer and surface observation data set in ARW intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2993.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2993.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1845</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年4月5日-8日期间，在阿柔加密观测区平整裸土（N38º03.639'；E100º26.793'；2998m）开展了多频率多极化多角度的地基微波辐射计连续观测，包括S波段地基微波辐射计观测（4月6日-8日），C波段地基微波辐射计观测（2008年4月7日-8日），K波段地基微波辐射计观测（4月5日-8日）及Ka波段地基微波辐射计观测（4月5日）。   主要观测目标为地表的冻融状态对微波亮温的影响。该场地为平整裸土，初始含水量较干约14%，后经人工均匀浇水，含水量可达30%左右。土壤水热观测场布置在微波辐射计观测场东侧，包括5cm土壤温度自动观测（10分钟观测步长）；5cm，10cm，20cm和30cm土壤温度人工观测（采用针式温度计，1小时观测步长）；5cm，10cm，20cm和30cm土壤水分自动观测（10分钟观测步长）。本数据可为发展冻/融土壤的微波辐射传输正向模型和微波遥感反演模型提供基础数据。   本数据集包括7个文件，分别为：S波段地基微波辐射计观测数据，C波段地基微波辐射计观测数据，K波段地基微波辐射计观测数据，Ka波段地基微波辐射计观测数据，土壤温度自动观测数据，温度人工观测数据，土壤水分自动观测数据。其中水分数据和温度数据都以Excel表格存贮。</w:t>
+        <w:t xml:space="preserve">This data set includes 7 files, which are: S-band ground-based microwave radiometer observation data, C-band ground-based microwave radiometer observation data, K-band ground-based microwave radiometer observation data, Ka band ground-based microwave radiometer observation data, soil temperature automatic observation data, temperature manual observation data, soil moisture automatic observation data. The moisture data and temperature data are stored in Excel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年4月5日-8日期间，在阿柔加密观测区平整裸土开展了多频率多极化多角度的地基微波辐射计连续观测，包括S波段地基微波辐射计观测（4月6日-8日），C波段地基微波辐射计观测（2008年4月7日-8日），K波段地基微波辐射计观测（4月5日-8日）及Ka波段地基微波辐射计观测（4月5日）。主要观测目标为地表的冻融状态对微波亮温的影响。</w:t>
+        <w:t xml:space="preserve">  During April 5-8, 2008, continuous observation with multi frequency, multi polarization and multi angle ground-based microwave radiometer was carried out in the leveling bare soil of aryo encryption observation area, including S-band ground-based microwave radiometer observation (April 6-8), C-band ground-based microwave radiometer observation (April 7-8, 2008), K-band ground-based microwave radiometer observation (April 5-8) and Ka band ground-based microwave radiometer observation (April 5). The main observation target is the influence of surface freezing and thawing state on microwave brightness temperature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该场地为平整裸土，初始含水量较干约14%，后经人工均匀浇水，含水量可达30%左右。土壤水热观测场布置在微波辐射计观测场东侧，包括5cm土壤温度自动观测（10分钟观测步长）；5cm，10cm，20cm和30cm土壤温度人工观测（采用针式温度计，1小时观测步长）；5cm，10cm，20cm和30cm土壤水分自动观测（10分钟观测步长）。本数据可为发展冻/融土壤的微波辐射传输正向模型和微波遥感反演模型提供基础数据</w:t>
+        <w:t xml:space="preserve">  The site is flat bare soil, with an initial dry water content of about 14%, and then watered evenly manually, with a water content of about 30%. The Soil Hydrothermal observation field is arranged in the east of the microwave radiometer observation field, including 5cm automatic soil temperature observation (10 minute observation step); Manual observation of 5cm, 10cm, 20cm and 30cm soil temperature (needle thermometer with 1-hour observation step); Automatic observation of 5cm, 10cm, 20cm and 30cm soil moisture (10 minute observation step). This data can provide basic data for the development of Microwave Radiative transfer forward model and microwave remote sensing inversion model of frozen / thawed soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/04/05-2008/04/08</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/04/05-2008/04/08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,阿柔加密观测站,上游寒区水文实验站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, a rou densification observation station, upstream cold region hydrological Experiment Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:dat,txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, S波段地基微波辐射计观测数据, K波段地基微波辐射计观测数据, Ka波段地基微波辐射, C波段地基微波辐射计观测数据, 土壤水分, 土壤温度, 地面验证信息</w:t>
+        <w:t xml:space="preserve">Theme:Heihe River Basin, S-band ground-based microwave radiometer observation data, K-band ground-based microwave radiometer observation data, Ka band ground-based microwave radiation, C-band ground-based microwave radiometer observation data, soil moisture, soil temperature, ground verification information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐,  车涛,  郝晓华 </w:t>
+        <w:t xml:space="preserve">contributors:JIN Rui,  Che Tao,  HAO Xiaohua  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐  </w:t>
+        <w:t xml:space="preserve">author:JIN Rui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIN Rui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">晋锐,车涛,郝晓华. 黑河综合遥感联合试验：阿柔加密观测区地基微波辐射计及地表实况观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1845.</w:t>
+        <w:t xml:space="preserve">JIN Rui, Che Tao, HAO Xiaohua . Heihe River Integrated Remote Sensing joint experiment: ground-based microwave radiometer and surface observation data set in ARW intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1845.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>