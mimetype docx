--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">干旱内陆河流域平原区水文模型（HIMS）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological model for plain area of arid inland river basin (HIMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological model for plain area of arid inland river basin (HIMS)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0066.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0066.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.95</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集用于模拟干旱内陆河流域平原区水文过程及其与植被相互作用关系，以及对气候变化和水土资源利用的响应模拟，研究干旱区黑河流域水文生态过程。数据文件heihemodel.rar，包含3个文件：（1）黑河流域生态水文综合模拟系统java程序.rar；（2）黑河流域生态水文综合模拟系统用户手册.doc；（3）黑河HIMS模型及操作手册.zip。</w:t>
+        <w:t xml:space="preserve">This data set is used to simulate the hydrological process and its interaction with vegetation in the plain area of the arid inland river basin, and to simulate the response to climate change and water and soil resources utilization, and to study the hydrological and ecological processes of the Heihe River Basin in the arid area. data file heihemodel.rar It contains three files: (1) Java program.rar; (2) user manual.doc; (3) hims model and operation manual.zip. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主开发，数据来自课题：国家重点基础研究项目第五课题“流域水文过程与绿洲化、荒漠化的相互作用及综合模拟”。</w:t>
+        <w:t xml:space="preserve">Independent development, data from the project: the fifth project of national key basic research project "the interaction and comprehensive simulation of hydrological process, oasis and Desertification".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒸散模型采用IDL语言自主开发，植被生长模型采用国外模型，地下水模型采用国外模型，中游水文模型采用C++语言自主开发，中游水文模型采用C++语言自主开发。</w:t>
+        <w:t xml:space="preserve">The evapotranspiration model is developed by IDL language, the vegetation growth model is foreign model, the groundwater model is foreign model, the middle reaches hydrological model is developed by C + + language, and the middle reaches hydrological model is developed by C + + language.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒸散模型采用IDL语言自主开发，精度：实测与模拟值相关系数R2=0.71；植被生长模型采用国外模型，精度：实测与模拟值相关系数R2介于0.4~0.92；地下水模型采用国外模型，精度：实测与模拟值相关系数R2大于0.9；中游水文模型采用C++语言自主开发，精度：实测与模拟值相关系数R2介于0.7~0.94；中游水文模型采用C++语言自主开发，精度：实测与模拟值相关系数R2大于0.8。</w:t>
+        <w:t xml:space="preserve">The evapotranspiration model is independently developed by IDL language with the accuracy of R2 = 0.71; the vegetation growth model adopts the foreign model; the precision: the correlation coefficient R2 of the measured and simulated values is between 0.4 and 0.92; the groundwater model adopts the foreign model, and the precision: the correlation coefficient R2 between the measured and simulated values is greater than 0.9; the middle reaches hydrological model is independently developed by C + + language, and the precision is: measured and simulated The correlation coefficient R2 of the simulated value is between 0.7 and 0.94; the hydrological model of the middle reaches is independently developed by C + + language, and the accuracy is that the correlation coefficient R2 between measured and simulated values is greater than 0.8. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/05/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2011/05/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">81.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:81.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">文本，EXE</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文模型, 水文生态模拟, 蒸散发</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological model, hydrological ecological simulation, evapotranspiration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中下游,  黑河 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  middle and lower reaches,  Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">109.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">114.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王中根 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Zhonggen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王中根  </w:t>
+        <w:t xml:space="preserve">author:Wang Zhonggen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Wang Zhonggen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421305</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">流域水文过程与绿洲化、荒漠化的相互作用及综合模拟</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王中根. 干旱内陆河流域平原区水文模型（HIMS）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.95.</w:t>
+        <w:t xml:space="preserve">Wang Zhonggen. Hydrological model for plain area of arid inland river basin (HIMS). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>