--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil environmental evolution process of desertification in China (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国荒漠化的土壤环境演变过程数据集(2009-2013年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0037.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil environmental evolution process of desertification in China (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.130</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0037.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.130</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">数据内容（数据文件/表名称，包含的观测指标内容） 该数据包含新疆策勒河地区、甘肃石羊河下游地区、甘肃黑河中游地区、内蒙古黑河下游地区、内蒙古西辽河上游地区荒漠化过程中土壤环境变化数据表若干个。包括土壤水分、土壤温度、土壤粒径、土壤全盐等数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">按照课题制定的统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关试验、观测和数据的采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">采用excel和SPSS进行数据录入、加工和计算</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Accuracy of original data: The accuracy of the original data meets the requirements of the unified test scheme and the specification for soil and water vapor generation observation of terrestrial ecosystems compiled by China ecosystem research network 2. Relevant quality control measures in the process of project data generation and collection, including complete data generation process, methods and standards, data application scope, etc. The quality control was carried out according to the soil and water aerogenesis observation specification of terrestrial ecosystem compiled by China ecosystem research network 3. Data accuracy after processing The accuracy was in line with the relevant requirements of the specification for soil and water vapor observation of terrestrial ecosystem compiled by China Ecosystem Research Network 0 </w:t>
+        <w:t xml:space="preserve">原始资料数据精度: 原始数据精度符合统一试验方案和中国生态系统研究网络编著的陆地生态系统水土气生观测规范要求 2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 按照中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关质量控制 3.加工后数据精度 精度符合中国生态系统研究网络编著的陆地生态系统水土气生观测规范进行相关要求</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2013/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2013/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆策勒河地区、甘肃石羊河下游地区、甘肃黑河中游地区、内蒙古黑河下游地区、内蒙古西辽河上游地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:soil moisture, Soil factors, Soil investigation, Chemical analysis of soil samples</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤水分, 土壤因子, 土壤调查, 土样化学分析</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lower reaches of Shiyang River in Gansu Province,  Qile River,  Xinjiang,  Middle reaches of Heihe River in Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃石羊河下游,  新疆策勒河,  甘肃黑河中游,  内蒙古黑河下游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">124.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yun Jianying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云建英 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yun Jianying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云建英  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , Yun Jianying </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 云建英</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421303</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421303</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化的水、土、气、生过程及其相互作用机理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yun Jianying. Data set of soil environmental evolution process of desertification in China (2009-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.130.</w:t>
+        <w:t xml:space="preserve">云建英. 中国荒漠化的土壤环境演变过程数据集(2009-2013年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.130.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>