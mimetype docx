--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">东北1km多年冻土温度图（2023-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1km permafrost temperature map of Northeast China (2023-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1km permafrost temperature map of Northeast China (2023-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7272.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7272.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7272.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集针对中国东北大小兴安岭地区多年冻土年平均地温（MAGST）空间分布的异质性，提供了一套高精度的地温空间模拟产品。数据集基于多源观测与机器学习框架构建，综合利用了区域内深孔（&gt;20 m）与浅孔钻孔的15 m深度地温观测实测数据。研究选取降水（PRE）、地表融化指数（TDD）、地形位置指数（TPI）等环境因子作为关键预测变量，运用随机森林（Random Forest, RF）回归算法，模拟生成了研究区空间分辨率为1 km的年平均地温分布图。该数据有效重建并拓展了东北地区地温的空间格局信息。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基础样本：整合了区域内所有深孔及浅孔钻孔的15 m深度地温实测数据（涵盖104个站点）。   预测变量：降水（PRE）、地表融化指数（TDD）、地形位置指数（TPI）等。</w:t>
+        <w:t xml:space="preserve"> Basic sample: Integrated 15 meter depth ground temperature measurement data from all deep and shallow boreholes in the region (covering 104 stations).  Predictive variables: Precipitation (PRE), Surface Melting Index (TDD), Topographic Location Index (TPI), etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据整合：清洗并整合钻孔测温数据，作为训练集与验证集。   模型构建：采用随机森林回归算法建立地温与环境因子之间的非线性关系模型。   空间制图：将训练好的模型应用至全区域，生成MAGST空间分布图。   质量控制：通过交叉验证确保模型在站点尺度的拟合精度。</w:t>
+        <w:t xml:space="preserve"> Data integration: Clean and integrate borehole temperature measurement data as training and validation sets.  Model construction: Using random forest regression algorithm to establish a nonlinear relationship model between ground temperature and environmental factors.  Spatial mapping: Apply the trained model to the entire region to generate a MAGST spatial distribution map.  Quality control: Ensure the fitting accuracy of the model at the site scale through cross validation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据采用机器学习方法进行模型构建，计算混淆矩阵、总体准确率（Overall Accuracy）。结果显示，模型具有较高的一致性。</w:t>
+        <w:t xml:space="preserve"> This data is modeled using machine learning methods to calculate confusion matrix and overall accuracy. The results show that the model has high consistency. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国东北地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多年冻土, 年平均地温分布, 1km</w:t>
+        <w:t xml:space="preserve">Theme:Permafrost, annual average ground temperature distribution, 1km</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国东北地区 </w:t>
+        <w:t xml:space="preserve">Place:Northeast China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘广岳,  赵林 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Guangyue,  Zhao Lin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鲁莹莹  </w:t>
+        <w:t xml:space="preserve">author:Lu Yingying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Chong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022FY100700</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘广岳,赵林. 东北1km多年冻土温度图（2023-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7272.2026.</w:t>
+        <w:t xml:space="preserve">LIU Guangyue, Zhao Lin. 1km permafrost temperature map of Northeast China (2023-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7272.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>