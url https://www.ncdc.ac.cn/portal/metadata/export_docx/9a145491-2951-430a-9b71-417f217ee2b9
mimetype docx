--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m resolution digital elevation model (DEM) data of 200 km extended epicenter of the m s6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">四川甘孜州泸定县6.8级地震震中扩展200km范围30m分辨率数字高程模型（DEM）数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2468.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m resolution digital elevation model (DEM) data of 200 km extended epicenter of the m s6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2468.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2468.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2468.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data takes aster GDEM 30m resolution DEM data as the data source, carries out image processing such as data splicing and resampling, and then cuts the regional boundary within 200km of the earthquake epicenter to generate DEM data products with spatial resolution of 30m. </w:t>
+        <w:t xml:space="preserve">  本数据以ASTER GDEM 30M 分辨率DEM数据为数据源，进行数据拼接、重采样等影像处理，再利用地震震中扩展200km范围区域边界裁剪，生成空间分辨率为30m的DEM数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Originating from geospatial data cloud（ http://www.gscloud.cn/ ）.</w:t>
+        <w:t xml:space="preserve">  来源于地理空间数据云（http://www.gscloud.cn/）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Using ArcGIS software, the DEM data product with spatial resolution of 30m is generated according to the regional boundary of the epicenter extension of 200km.</w:t>
+        <w:t xml:space="preserve">  利用ArcGIS软件，按照震中扩展200km范围区域边界裁剪，生成空间分辨率为30m的DEM数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/09/05-2022/09/05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/09/05-2022/09/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Aba Prefecture, Chengdu City, Ganzi Prefecture, Luding County, Leshan City, Liangshan Prefecture, Meishan City, Ya'an City, Yibin City, Zhaotong City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿坝州,成都市,甘孜州,泸定县,乐山市,凉山州,眉山市,雅安市,宜宾市,昭通市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:248.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">248.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Luding County earthquake, 30mdem, epicenter extended by 200km</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泸定县地震, 30mDEM, 震中扩展200km</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Aba Prefecture,  Chengdu City,  Ganzi Prefecture,  Luding County,  Leshan City,  Liangshan Prefecture,  Meishan City,  Ya'an City,  Yibin City,  Zhaotong City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿坝州,  成都市,  甘孜州,  泸定县,  乐山市,  凉山州,  眉山市,  雅安市,  宜宾市,  昭通市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1494,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Minyufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. 30m resolution digital elevation model (DEM) data of 200 km extended epicenter of the m s6.8 earthquake in Luding County, Ganzi Prefecture, Sichuan. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2468.2022.</w:t>
+        <w:t xml:space="preserve">张耀南. 四川甘孜州泸定县6.8级地震震中扩展200km范围30m分辨率数字高程模型（DEM）数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2468.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>