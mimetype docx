--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of changes in hydraulic factors of non cohesive soil embankment burst measurement points under ice conditions (2018-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">冰凌条件下非粘性土堤溃决测点水力要素变化数据集（2018-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2377.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of changes in hydraulic factors of non cohesive soil embankment burst measurement points under ice conditions (2018-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2377.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2377.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2377.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set was completed in the bend flume of the State Key Laboratory of hydraulic engineering simulation and safety, Tianjin University. The purpose of this experiment is to explore the mechanism of dike collapse by measuring and analyzing the change law of hydraulic factors in the breach shape and breach area during the breach of cohesionless soil embankments under ice conditions. The data set includes the transverse width and vertical depth of the breach, the water levels in front of the dike, behind the dike and in the Bachel trough, and the flow velocity at the measuring points includes the diversion velocity in the X, y and Z directions. </w:t>
+        <w:t xml:space="preserve">  本数据集在天津大学水利工程仿真与安全国家重点实验室的弯道水槽中完成，该实验旨在通过测量并分析冰凌条件下非粘性土堤溃决过程中溃口形态和溃决区域的水力要素变化规律，探究堤防的溃决机理。该数据集包括溃口横向宽度和垂向深度，堤前、堤后、巴歇尔槽水位，测点流速包含x、y、z方向的分流速。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  In the test, the structured light sensor is arranged at the appropriate position on the top of the dike, and the elevation of each point of the dike is measured and recorded in real time, so that the three-dimensional contour of the breach can be obtained; Doppler current meter is arranged in the area of the breach, which can measure the velocity in three directions of the breach; The wave height meter is arranged in front of and behind the dike to analyze the change process of flood wave; The wave height meter at the Bachel trough can measure the downstream water level of the main trough area, and then analyze the flow change here; In the water filling stage of the flume, the inflow flow is controlled by the electromagnetic flowmeter at the upstream of the main tank area. After the water level in front of the dike is stable, the burst shape and flow velocity at the measuring point are collected.</w:t>
+        <w:t xml:space="preserve">  试验中在堤防顶部适宜位置处布置结构光传感器，实时测量并记录堤防各点的高程，即可获取溃口的三维轮廓；在溃口区域布设多普勒流速仪，该仪器可以测量溃口三个方向的流速；在堤前堤后布置浪高仪，以分析洪水波的变化过程；巴歇尔槽处的浪高仪可以测量主槽区下游水位，进而分析此处流量变化；水槽充水阶段，由主槽区上游的电磁流量计控制入流流量，待堤前水位稳定之后，开始采集溃口形态和测点流速。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The burst shape data is obtained by processing and calculating the data collected by the structured light sensor through the program, in which the burst width and vertical depth refer to the average value of the burst shape; x. The velocity in Y and Z directions is directly collected by Doppler current meter; The water levels in front of the dike, behind the dike and in the Bachel trough are directly collected by the wave height meter; The discharge of Bachel trough is calculated from the water level data here.</w:t>
+        <w:t xml:space="preserve">  溃口形态数据是由结构光传感器采集的数据经程序处理计算所得，其中的溃口宽度和垂向深度均指溃口形态平均值；x、y、z方向的流速由多普勒流速仪直接采集所得；堤前、堤后、巴歇尔槽水位由浪高仪直接采集所得；巴歇尔槽流量通过此处水位数据计算所得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Before observing the data, the test instruments passed the calibration, and the processed data passed the repeatability check. </w:t>
+        <w:t xml:space="preserve">  观测数据前试验仪器均通过校准，且处理数据均通过重复性检查。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:State Key Laboratory of hydraulic engineering simulation and safety, Tianjin University </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津大学水利工程仿真与安全国家重点实验室 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:98.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">98.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Time, width of the breach, vertical depth, water level in front of the dike, water level behind the dike, water level in the Bachel trough, flow in the Bachel trough, flow velocity in X direction, flow velocity in Y direction, flow velocity in Z direction</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间, 溃口宽度, 垂向深度, 堤前水位, 堤后水位, 巴歇尔槽水位, 巴歇尔槽流量, x方向流速, y方向流速, z方向流速</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:State Key Laboratory of hydraulic engineering simulation and safety </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天津大学水利工程仿真与安全国家重点实验室 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:qi yuanchun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戚园春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:qi yuanchun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戚园春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:qi yuanchun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戚园春</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">qi yuanchun. Data set of changes in hydraulic factors of non cohesive soil embankment burst measurement points under ice conditions (2018-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2377.2022.</w:t>
+        <w:t xml:space="preserve">戚园春. 冰凌条件下非粘性土堤溃决测点水力要素变化数据集（2018-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2377.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>