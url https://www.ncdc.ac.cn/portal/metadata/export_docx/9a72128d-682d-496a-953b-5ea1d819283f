--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域主要工业产品产量统计数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical Data of Major Industrial Product Output in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical Data of Major Industrial Product Output in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0036.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0036.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.YRIVER.DB2869.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集摘自黄河流域各地区(以县区级单位，共103个)统计年鉴中主要工业产品产量统计数据，包括原煤、水泥、商品混凝土、发电量、私聊、硫酸等主要工业产品产量。   1、数据集命名： 流域主要工业产品产量统计.xlsx。  2、属性信息：省：黄河流域流经省级地区。市：黄河流域流经市级地区。县(区)：黄河流域流经县(区)级地区。产量：黄河流域流经地区主要工业产品产量。详情：对相关数据进行补充。   由于各个地域不同，本数据集主要数据存储于详情列中。</w:t>
+        <w:t xml:space="preserve">This dataset is extracted from the statistical data on major industrial product output in the yearbooks of various regions (with a total of 103 county- and district-level units) along the Yellow River basin, including the output of major industrial products such as raw coal, cement, ready-mixed concrete, electricity generation, private chat (assuming this is a typo and should be a specific industrial product like "fertilizers" or it could be omitted if unclear), and sulfuric acid. 1. Dataset Name: Statistics of Major Industrial Product Output Along the Basin.xlsx. 2. Attribute Information: Province: The provincial areas through which the Yellow River flows. City: The municipal areas through which the Yellow River flows. County (District): The county- or district-level areas through which the Yellow River flows. Output: The output of major industrial products in the areas through which the Yellow River flows. Details: Supplementary information related to the data. Due to geographical differences, the main data in this dataset is stored in the "Details" column. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  103个地区年鉴，年鉴列表有：   东平年鉴2018   东平年鉴2019   东营区年鉴2017   东营区年鉴2019   中宁年鉴2016   中宁年鉴2017   中宁年鉴2018   中牟年鉴2015   中牟年鉴2016   中牟年鉴2017   中牟年鉴2018   义马年鉴2014-2015   五寨年鉴2017   佳县年鉴2017   兰考年鉴2016   兰考年鉴2017   利津年鉴2017   华阴年鉴2019   原阳年鉴2016   原阳年鉴2017   原阳年鉴2018   原阳年鉴2019   台前年鉴2015   台前年鉴2016   台前年鉴2017   台前年鉴2018   合阳年鉴2015   合阳年鉴2018   合阳年鉴2019   吴忠年鉴2015   垣曲年鉴2018   垦利年鉴2017   垦利年鉴2018   大荔年鉴2019   孟州年鉴2015   孟津年鉴2015   孟津年鉴2018   孟津年鉴2019   宜川年鉴2016   宜川年鉴2018   封丘年鉴2016   封丘年鉴2017   封丘年鉴2018   巩义年鉴2017   巩义年鉴2018   巩义年鉴2019   平罗年鉴2017   延长年鉴2015   延长年鉴2016   延长年鉴2018   延长年鉴2019   开封市龙亭区年鉴2017   开封市龙亭区年鉴2018   开封市龙亭区年鉴2019   循化撒拉族自治县年鉴2016   惠农年鉴2015   惠济年鉴2015   惠济年鉴2016   惠济年鉴2018   惠济年鉴2019   新安年鉴2015   新安年鉴2016   新安年鉴2017   新安年鉴2018   果洛年鉴2015   果洛年鉴2017   梁山年鉴2016   梁山年鉴2017   梁山年鉴2018   武陟年鉴2014-2015   武陟年鉴2016   武陟年鉴2017   永宁年鉴2016   永宁年鉴2018   永宁年鉴2019   河南蒙古族自治县年鉴2018   河南蒙古族自治县年鉴2019   洛阳市吉利年鉴   洛阳市吉利年鉴2018   洛阳市吉利年鉴2019   济源年鉴2015   济源年鉴2016   济源年鉴2017   济源年鉴2018   济源年鉴2019   济阳年鉴2017   清涧年鉴2019   渑池年鉴2015   渑池年鉴2016   渑池年鉴2018   渑池年鉴2018   温县年鉴2014-2015   温县年鉴2016   温县年鉴2017   灵宝年鉴2015   灵宝年鉴2016   灵宝年鉴2017   灵宝年鉴2018   灵武年鉴2015   灵武年鉴2016   灵武年鉴2017   灵武年鉴2018   芮城年鉴2015   芮城年鉴2018   芮城年鉴2019   范县年鉴2015   范县年鉴2016   范县年鉴2017   范县年鉴2018   荥阳年鉴2016   荥阳年鉴2018   荥阳年鉴2019   贵南年鉴2017   贵南年鉴2018   贵德年鉴2015   贺兰年鉴2016   贺兰年鉴2017   贺兰年鉴2018   长垣年鉴2015   长垣年鉴2016   长垣年鉴2017   长清年鉴2017   长清年鉴2019   陕县年鉴2015   陕州年鉴2018   隰县年鉴2018   青铜峡年鉴2016   青铜峡年鉴2017   青铜峡年鉴2018   韩城年鉴2017   韩城年鉴2019   章丘年鉴2018   高青年鉴2018   黄南年鉴2018   黄南年鉴2019</w:t>
+        <w:t xml:space="preserve"> There are 103 regional yearbooks  Dongping Yearbook 2018  Dongping Yearbook 2019  Dongying District Yearbook 2017  Dongying District Yearbook 2019  Zhongning Yearbook 2016  Zhongning Yearbook 2017  Zhongning Yearbook 2018  Zhongmou Yearbook 2015  Zhongmou Yearbook 2016  Zhongmou Yearbook 2017  Zhongmou Yearbook 2018  Yima Yearbook 2014-2015  Wuzhai Yearbook 2017  Jiaxian Yearbook 2017  Lankao Yearbook 2016  Lankao Yearbook 2017  Lijin Yearbook 2017  Huayin Yearbook 2019  Yuanyang Yearbook 2016  Yuanyang Yearbook 2017  Yuanyang Yearbook 2018  Yuanyang Yearbook 2019  Taiqian Yearbook 2015  Taiqian Yearbook 2016  Taiqian Yearbook 2017  Taiqian Yearbook 2018  Heyang Yearbook 2015  Heyang Yearbook 2018  Heyang Yearbook 2019  Wu Zhong Yearbook 2015  Yuanqu Yearbook 2018  Kenli Yearbook 2017  Kenli Yearbook 2018  Dali Yearbook 2019  Mengzhou Yearbook 2015  Mengjin Yearbook 2015  Mengjin Yearbook 2018  Mengjin Yearbook 2019  Yichuan Yearbook 2016  Yichuan Yearbook 2018  Fengqiu Yearbook 2016  Fengqiu Yearbook 2017  Fengqiu Yearbook 2018  Gongyi Yearbook 2017  Gongyi Yearbook 2018  Gongyi Yearbook 2019  Pingluo Yearbook 2017  Yanchang Yearbook 2015  Yanchang Yearbook 2016  Yanchang Yearbook 2018  Extended Yearbook 2019  Kaifeng Longting District Yearbook 2017  Kaifeng Longting District Yearbook 2018  Kaifeng Longting District Yearbook 2019  Xunhua Salar Autonomous County Yearbook 2016  Huinong Yearbook 2015  Huiji Yearbook 2015  Huiji Yearbook 2016  Huiji Yearbook 2018  Huiji Yearbook 2019  Xin'an Yearbook 2015  Xin'an Yearbook 2016  Xin'an Yearbook 2017  Xin'an Yearbook 2018  Guoluo Yearbook 2015  Guoluo Yearbook 2017  Liangshan Yearbook 2016  Liangshan Yearbook 2017  Liangshan Yearbook 2018  Wuzhi Yearbook 2014-2015  Wuzhi Yearbook 2016  Wuzhi Yearbook 2017  Yongning Yearbook 2016  Yongning Yearbook 2018  Yongning Yearbook 2019  Henan Mongolian Autonomous County Yearbook 2018  Henan Mongolian Autonomous County Yearbook 2019  Luoyang Geely Yearbook  Luoyang Geely Yearbook 2018  Luoyang Geely Yearbook 2019  Jiyuan Yearbook 2015  Jiyuan Yearbook 2016  Jiyuan Yearbook 2017  Jiyuan Yearbook 2018  Jiyuan Yearbook 2019  Jiyang Yearbook 2017  Qingjian Yearbook 2019  Mianchi Yearbook 2015  Mianchi Yearbook 2016  Mianchi Yearbook 2018  Mianchi Yearbook 2018  Wenxian Yearbook 2014-2015  Wenxian Yearbook 2016  Wenxian Yearbook 2017  Lingbao Yearbook 2015  Lingbao Yearbook 2016  Lingbao Yearbook 2017  Lingbao Yearbook 2018  Lingwu Yearbook 2015  Lingwu Yearbook 2016  Lingwu Yearbook 2017  Lingwu Yearbook 2018  Ruicheng Yearbook 2015  Ruicheng Yearbook 2018  Ruicheng Yearbook 2019  Fanxian Yearbook 2015  Fanxian Yearbook 2016  Fanxian Yearbook 2017  Fanxian Yearbook 2018  Xingyang Yearbook 2016  Xingyang Yearbook 2018  Xingyang Yearbook 2019  Guinan Yearbook 2017  Guinan Yearbook 2018  Guide Yearbook 2015  Helan Yearbook 2016  Helan Yearbook 2017  Helan Yearbook 2018  Nagasaki Yearbook 2015  Nagasaki Yearbook 2016  Nagasaki Yearbook 2017  Changqing Yearbook 2017  Changqing Yearbook 2019  Shaanxi county Yearbook 2015  Shaanxi Yearbook 2018  Xixian Yearbook 2018  Qingtongxia Yearbook 2016  Qingtongxia Yearbook 2017  Qingtongxia Yearbook 2018  Hancheng Yearbook 2017  Hancheng Yearbook 2019  Zhangqiu Yearbook 2018  Gao Qingnian Jian 2018  Huangnan Yearbook 2018  Huangnan Yearbook 2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve"> Manually collect, organize, and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">179.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:179.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域，工业产品产量，统计年鉴，个数</w:t>
+        <w:t xml:space="preserve">Theme:Yellow River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域，河南，山东 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域主要工业产品产量统计数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB2869.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Statistical Data of Major Industrial Product Output in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.YRIVER.DB2869.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>