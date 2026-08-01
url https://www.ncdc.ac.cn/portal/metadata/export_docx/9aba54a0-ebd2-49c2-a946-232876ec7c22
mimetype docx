--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011年黑河上游葫芦沟流域出口水文断面流量数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The discharge data set of the outlet hydrological section of hulugou basin in the upper reaches of Heihe River in 2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The discharge data set of the outlet hydrological section of hulugou basin in the upper reaches of Heihe River in 2011</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">None</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">None</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1168</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">此数据集是祁连站2011年1月1日—2011年12月1日葫芦沟流域出口水文断面总控葫芦沟流域地表径流量。 葫芦沟出口水文断面流量数据每日08:00、14:00、20:00定时观测流域出口水文断面流速、水位变化（流速测量用重庆华正水文仪器公司生产的LS45A型旋杯式流速仪，并用Hobo压力式水位计实时监测水位变化），建立水位流量关系，计算流域出口流量。</w:t>
+        <w:t xml:space="preserve">This data set is the total control of surface runoff of hulugou Watershed at hulugou watershed outlet hydrological section of Qilian station from January 1, 2011 to December 1, 2011. The discharge data of hulugou outlet hydrological section are regularly observed at 08:00, 14:00 and 20:00 every day (ls45a rotating cup type current meter produced by Chongqing Huazheng Hydrological Instrument Co., Ltd. is used for velocity measurement, and hobo pressure type water level meter is used for real-time monitoring of water level change), the relationship between water level and discharge is established, and the outlet discharge of the basin is calculated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LS45A型旋杯式流速仪采用新颖的电子器件，无触点式测量流速，体积小巧美观，性能可靠，灵敏度高，防沙性能好，耐腐蚀，免拆洗，测量流速范围大，使用方便等特点。是工业废水排放渠，农灌渠道、溪流、河道及实验室理想的测量流速仪器。</w:t>
+        <w:t xml:space="preserve">Ls45a type rotating cup type current meter adopts novel electronic devices, non-contact type to measure the flow rate, small and beautiful in volume, reliable in performance, high in sensitivity, good in sand resistance, corrosion resistance, no dismantling and washing, large in measuring flow rate range, convenient in use, etc. It is an ideal flow measurement instrument for industrial wastewater discharge channel, agricultural irrigation channel, stream, river channel and laboratory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">根据LS45A型旋杯式流速仪测量数据计算得到。</w:t>
+        <w:t xml:space="preserve">It is calculated according to the measured data of ls45a rotating cup current meter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量高，数据基本没有缺失，对LS45A型旋杯式流速仪测量的数据进行了计算分析，结果显示，数据真实可信，可以根据此数据做进一步的分析。</w:t>
+        <w:t xml:space="preserve">The data quality is high and the data is basically not missing. The data measured by ls45a rotating cup flowmeter is calculated and analyzed. The results show that the data is authentic and can be further analyzed according to the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2011/11/02</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2011/11/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">葫芦沟流域黑河上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Hulugou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:14.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文断面流量, 葫芦沟流域</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological section flow, Hulu gully watershed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011</w:t>
+        <w:t xml:space="preserve">Time:2011</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连县,  葫芦沟流域,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Qilian county,  Qinghai Province,  Hulu gully watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛</w:t>
+        <w:t xml:space="preserve">contacts:Han Chun Tan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13919408816</w:t>
+        <w:t xml:space="preserve">phone:13919408816</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">hancht@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:hancht@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛 </w:t>
+        <w:t xml:space="preserve">contributors:HAN Chuntan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩春坛  </w:t>
+        <w:t xml:space="preserve">author:HAN Chuntan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAN Chuntan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩春坛. 2011年黑河上游葫芦沟流域出口水文断面流量数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1168.</w:t>
+        <w:t xml:space="preserve">HAN Chuntan. The discharge data set of the outlet hydrological section of hulugou basin in the upper reaches of Heihe River in 2011. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1168.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>