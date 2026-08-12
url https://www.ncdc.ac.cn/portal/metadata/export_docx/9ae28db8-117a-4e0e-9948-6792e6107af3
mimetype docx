--- v0 (2026-06-21)
+++ v1 (2026-08-12)
@@ -2,837 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cryosphere Inland Water Greenhouse Gases Database (CIWD-GHG)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">冰冻圈内陆水体温室气体数据库（CIWD-GHG）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.cryosphere.db7321.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Cryosphere Inland Water Greenhouse Gases Database (CIWD-GHG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.cryosphere.db7321.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.cryosphere.db7321.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.cryosphere.db7321.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集提供冰冻圈内陆水体（湖泊、池塘、水库、河流及溪流）时空分辨率温室气体（CO₂、CH₄、N₂O）观测数据。数据集通过数据整合汇编流程构建而成。   数据集汇编过程中，系统检索了期刊论文、学位论文、公共数据仓库等多类数据源；检索平台涵盖：科学引文索引（Web of Science）、谷歌学术（Google Scholar）、ProQuest 全球博硕士论文库、中国知网（CNKI）、北极数据中心、Zenodo、环境数据倡议平台（EDI）及 PANGAEA 地球科学数据平台。   本研究采用统一筛选标准：纳入冻土/冰川影响下溪流、河流、池塘、湖泊、水库等内陆水体的温室气体浓度与通量观测数据；研究范围严格限定在冰冻圈空间边界内，剔除冰冻圈范围外站点。同时剔除无冰川、无冻土背景的寒区湿地生态系统及内陆水体；与河道连通的洪泛区湖泊予以排除，仅高封闭度、微弱连通的水体按湖泊站点收录。常年冰封水体的气体浓度数据不纳入本库。此外，尽可能同步收集了水体理化特征、气候、土地覆盖等辅助环境数据。   数据集分为两个独立文件：CryoLake.xlsx：收录湖泊、池塘、水库数据；CryoRiver.xlsx：收录河流、溪流数据。每个文件均包含 4 个子表：文献来源表、站点信息表、浓度数据表、通量数据表。所有子表通过唯一文献编号关联，站点表、浓度表、通量表再通过唯一站点编号联动匹配。数据时间分辨率不等，最短为日尺度；日内高频观测均值整合为日数据，同时收录月、季节、年尺度观测结果。鉴于冰冻圈温室气体数据稀缺，本库收录所有可获取的有效观测记录。空间分辨率以样点尺度为主，同时纳入部分站点聚合数据；数据表完整记录观测时空信息，可供后续深度分析。受区域异质性影响，未设置统一季节划分标准，季节归属依据各原始文献的站点描述进行界定。   附带的 R 脚本为内陆水体温室气体排放升尺度多级自助抽样算法；压缩文件包含自助抽样结果，可进一步用于分区、分月温室气体排放量核算。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Cryosphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx,*.R</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx,*.R</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Cryosphere, greenhouse gases, terrestrial carbon sinks</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈, 温室气体, 陆地碳汇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Cryosphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +955,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1044,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1128,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1217,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,583 +1305,832 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SONG Chunlin,  Wang Genxu,  Liu Shaoda </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋春林,  王根绪,  刘少达 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SONG Chunlin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋春林  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Wang Genxu </w:t>
+        <w:t xml:space="preserve">,  王根绪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Liu Shaoda </w:t>
+        <w:t xml:space="preserve">,  刘少达  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SONG Chunlin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋春林</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SONG Chunlin, Wang Genxu, Liu Shaoda. Cryosphere Inland Water Greenhouse Gases Database (CIWD-GHG). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.cryosphere.db7321.2026.</w:t>
+        <w:t xml:space="preserve">宋春林,王根绪,刘少达. 冰冻圈内陆水体温室气体数据库（CIWD-GHG）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.cryosphere.db7321.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Song Chunlin, Liu Shaoda, Wang Genxu, Zhang Liwei, Rosentreter JudithA, Zhao Gang, Sun Xiangyang, Yao Yuanzhi, Mu Cuicui, Sun Shouqin, Hu Zhaoyong, Lin Shan, Sun Juying, Li Yang, Wang Ying, Li Yuhao, Raymond PeterA, Karlsson Jan. Inland water greenhouse gas emissions offset the terrestrial carbon sink in the northern cryosphere[J]. Science Advances, 2024, 10, (39):eadp0024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">