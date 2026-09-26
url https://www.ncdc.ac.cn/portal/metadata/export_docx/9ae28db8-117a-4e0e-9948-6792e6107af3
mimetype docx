--- v1 (2026-08-12)
+++ v2 (2026-09-26)
@@ -2108,51 +2108,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song Chunlin, Liu Shaoda, Wang Genxu, Zhang Liwei, Rosentreter JudithA, Zhao Gang, Sun Xiangyang, Yao Yuanzhi, Mu Cuicui, Sun Shouqin, Hu Zhaoyong, Lin Shan, Sun Juying, Li Yang, Wang Ying, Li Yuhao, Raymond PeterA, Karlsson Jan. Inland water greenhouse gas emissions offset the terrestrial carbon sink in the northern cryosphere[J]. Science Advances, 2024, 10, (39):eadp0024. </w:t>
+        <w:t xml:space="preserve">Song Chunlin, Liu Shaoda, Wang Genxu, Zhang Liwei, Rosentreter JudithA, Zhao Gang, Sun Xiangyang, Yao Yuanzhi, Mu Cuicui, Sun Shouqin, Hu Zhaoyong, Lin Shan, Sun Juying, Li Yang, Wang Ying, Li Yuhao, Raymond PeterA, Karlsson Jan. Inland water greenhouse gas emissions offset the terrestrial carbon sink in the northern cryosphere[J]. Science Advances, 2024, 10(39): eadp0024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>